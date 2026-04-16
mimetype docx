--- v0 (2026-03-16)
+++ v1 (2026-04-16)
@@ -1297,295 +1297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is binding decline the main source of the ageing effect on prospective memory? A ride in a virtual town</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of breast cancer on prospective memory functioning assessed by virtual reality and influence of sleep quality and hormonal therapy: PROSOM-K study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Mylène Duivon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+                <w:t xml:space="preserve">Joy Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Orriols</w:t>
+                <w:t xml:space="preserve">Florence Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Idlir Licaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Grellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1304610⟩</w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4762-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04025217v1</w:t>
+                <w:t xml:space="preserve">inserm-01877782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of breast cancer on prospective memory functioning assessed by virtual reality and influence of sleep quality and hormonal therapy: PROSOM-K study</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joy Perrier</w:t>
+                <w:t xml:space="preserve">Is binding decline the main source of the ageing effect on prospective memory? A ride in a virtual town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Joly</w:t>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Idlir Licaj</w:t>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Grellard</w:t>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 18 (1), pp.866. </w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4762-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1304610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01877782v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04025217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution archéologique 3D pour valoriser, comprendre ou expérimenter. L’exemple de la Rome antique</w:t>
               </w:r>
@@ -1709,64 +1709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Prospective Memory in Young Healthy Adults using Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2284,2698 +2284,2711 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (50)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (51)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution virtuelle des fortifications de Caen</w:t>
+                <w:t xml:space="preserve">Visite virtuelle de la Rome antique. Quand la modernité nous permet de revenir dans le passé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leroux</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Millénaire de la Ville de Caen : Les Journées de l'Histoire du 21 au 28 mars 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Millénaire de Caen, Mar 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Assemblées générales communes de la Fédération Royale des Professeurs de grec et de latin et de l’Association de la Communauté Française pour les langues Anciennes, en collaboration avec l’Université catholique de Louvain-la-Neuve</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Louvain la Neuve, Université catholique de Louvain, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05014229v1</w:t>
+                <w:t xml:space="preserve">hal-05593350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lo Stadio di Domiziano : Leggere, capire, ricostruire</w:t>
+                <w:t xml:space="preserve">Restitution virtuelle des fortifications de Caen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Navona 50, Anniversario dei 50 anni dell’installazione dell’EFR a Piazza Navona, 62</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École française de Rome, May 2025, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Millénaire de la Ville de Caen : Les Journées de l'Histoire du 21 au 28 mars 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Millénaire de Caen, Mar 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05075628v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05014229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricostruzione virtuale delle Terme di Caracalla</w:t>
+                <w:t xml:space="preserve">Lo Stadio di Domiziano : Leggere, capire, ricostruire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornata di studi Appia Regina Viarum. Nuove ricerche alle Terme di Caracalla</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministero della cultura, Soprintendenza speciale di Rome, ArcheoSitarProject; Museo Ninfeo; Fondazione Enpam, May 2025, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Navona 50, Anniversario dei 50 anni dell’installazione dell’EFR a Piazza Navona, 62</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École française de Rome, May 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075603v1</w:t>
+                <w:t xml:space="preserve">hal-05075628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La salle à manger tournante de Néron. Un exploit technique et une découverte extraordinaires</w:t>
+                <w:t xml:space="preserve">Ricostruzione virtuale delle Terme di Caracalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Musée royal de Mariemont</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Mariemont, Belgique</w:t>
+              <w:t xml:space="preserve">Giornata di studi Appia Regina Viarum. Nuove ricerche alle Terme di Caracalla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministero della cultura, Soprintendenza speciale di Rome, ArcheoSitarProject; Museo Ninfeo; Fondazione Enpam, May 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995114v1</w:t>
+                <w:t xml:space="preserve">hal-05075603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emphasizing closeness to observable climate changes or virtually depicting future devastating ones? Both could enhance climate action, but not in the same way!</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La salle à manger tournante de Néron. Un exploit technique et une découverte extraordinaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference Association People-Environment Studies, Jul 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Conférence au Musée royal de Mariemont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Mariemont, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04648575v1</w:t>
+                <w:t xml:space="preserve">hal-04995114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La &amp;quot;damnatio memoriae&amp;quot; dans le monde romain</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Emphasizing closeness to observable climate changes or virtually depicting future devastating ones? Both could enhance climate action, but not in the same way!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Chesterman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain-Gaël Larcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Censure, silences, omissions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe de Recherche sur les Littératures, les imaginaires et les sociétés, Oct 2023, Caen, France</w:t>
+              <w:t xml:space="preserve">Enacting Transdisciplinar Knowledge: People, Places, Movements and Sustainabilities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference Association People-Environment Studies, Jul 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04351820v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réalité virtuelle et restitution de sites patrimoniaux : comment partager une expérience &amp;quot;sensible&amp;quot; avec des publics pluriels ?</w:t>
+                <w:t xml:space="preserve">La &amp;quot;damnatio memoriae&amp;quot; dans le monde romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées : Numesthésie. L’écran pour saisir le sensible ? – J2. Reconstituer la réalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen, Feb 2023, Rouen, France, France</w:t>
+              <w:t xml:space="preserve">Colloque : Censure, silences, omissions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe de Recherche sur les Littératures, les imaginaires et les sociétés, Oct 2023, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04139457v1</w:t>
+                <w:t xml:space="preserve">hal-04351820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réalité virtuelle au service de la restitution historique : l'exemple de la maquette virtuelle de la Rome antique</w:t>
+                <w:t xml:space="preserve">Réalité virtuelle et restitution de sites patrimoniaux : comment partager une expérience &amp;quot;sensible&amp;quot; avec des publics pluriels ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : Supports visuels de restitution historique : apports, limites et méthodes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fédération de Recherche Sciences et Cultures du Visuel (FR SCV), CNRS, ULille, Dec 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Journées : Numesthésie. L’écran pour saisir le sensible ? – J2. Reconstituer la réalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen, Feb 2023, Rouen, France, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04351824v1</w:t>
+                <w:t xml:space="preserve">hal-04139457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maquette virtuelle de la Rome antique et pédagogie</w:t>
+                <w:t xml:space="preserve">La réalité virtuelle au service de la restitution historique : l'exemple de la maquette virtuelle de la Rome antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique : Environnements de simulation numérique et apports à la pédagogie universitaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d’études : Supports visuels de restitution historique : apports, limites et méthodes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fédération de Recherche Sciences et Cultures du Visuel (FR SCV), CNRS, ULille, Dec 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072044v1</w:t>
+                <w:t xml:space="preserve">hal-04351824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution virtuelle du Mithreum des thermes de Caracalla à Rome</w:t>
+                <w:t xml:space="preserve">Maquette virtuelle de la Rome antique et pédagogie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mithra et ses actualités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Mariemont, Belgique</w:t>
+              <w:t xml:space="preserve">Journée scientifique : Environnements de simulation numérique et apports à la pédagogie universitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072050v1</w:t>
+                <w:t xml:space="preserve">hal-04072044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstructing the Past, Experimenting the Future: the Immersive Room of the University of Caen Normandy</w:t>
+                <w:t xml:space="preserve">Restitution virtuelle du Mithreum des thermes de Caracalla à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cyberworlds 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Caen Normandie, Sep 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Mithra et ses actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Mariemont, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072060v1</w:t>
+                <w:t xml:space="preserve">hal-04072050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’intérêt de la réalité virtuelle comme outil de communication auprès des élus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reconstructing the Past, Experimenting the Future: the Immersive Room of the University of Caen Normandy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Gestion intégrée du trait de côte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, Apr 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Cyberworlds 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Caen Normandie, Sep 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02283704v1</w:t>
+                <w:t xml:space="preserve">hal-04072060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élaboration et transmission de la connaissance grâce à la réalité virtuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’intérêt de la réalité virtuelle comme outil de communication auprès des élus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop du Consortium 3D de la TGIR HumaNum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">Colloque : Gestion intégrée du trait de côte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministère de la transition écologique et solidaire, Apr 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072078v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Roman Inventor of the Fourth Centyry A.D. - From Manuscript to Virtual Reality (Public Lecture)</w:t>
+                <w:t xml:space="preserve">Élaboration et transmission de la connaissance grâce à la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t>
+              <w:t xml:space="preserve">Workshop du Consortium 3D de la TGIR HumaNum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072072v1</w:t>
+                <w:t xml:space="preserve">hal-04072078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sanctuaire d’Apollon, trait d’union entre le Palatin d’Auguste et celui des Flaviens. Proposition de restitution virtuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Roman Inventor of the Fourth Centyry A.D. - From Manuscript to Virtual Reality (Public Lecture)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Neronia X : le Palatin, émergence de la colline du pouvoir à Rome, de la mort d’Auguste au règne de Vespasien, 14-79 apr. J.-C.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rome, Italie. pp.167-182</w:t>
+              <w:t xml:space="preserve">31st International Conference on Photonic, Electronic, and Atomic Collisions (ICPEAC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Deauville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717729v1</w:t>
+                <w:t xml:space="preserve">hal-04072072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la maquette de Paul Bigot à la maquette virtuelle de la Rome antique</w:t>
+                <w:t xml:space="preserve">Le sanctuaire d’Apollon, trait d’union entre le Palatin d’Auguste et celui des Flaviens. Proposition de restitution virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études : Figurations de la cité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.29-34</w:t>
+              <w:t xml:space="preserve">Colloque Neronia X : le Palatin, émergence de la colline du pouvoir à Rome, de la mort d’Auguste au règne de Vespasien, 14-79 apr. J.-C.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rome, Italie. pp.167-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717717v1</w:t>
+                <w:t xml:space="preserve">hal-01717729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image et transmission du savoir : des aquarelles aux pixels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De la maquette de Paul Bigot à la maquette virtuelle de la Rome antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études du CeTHiS : Lorsque l’image façonne l’histoire (de l’imaginaire antique au double virtuel contemporain) - Usages et poïétique de l’image</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CeTHiS, Oct 2018, Blois, France</w:t>
+              <w:t xml:space="preserve">Journée d’études : Figurations de la cité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. pp.29-34</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072084v1</w:t>
+                <w:t xml:space="preserve">hal-01717717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La représentation de la Rome antique dans la Bande dessinée</w:t>
+                <w:t xml:space="preserve">Image et transmission du savoir : des aquarelles aux pixels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e édition de la Semaine de la mémoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines de Caen Normandie, Sep 2018, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d’études du CeTHiS : Lorsque l’image façonne l’histoire (de l’imaginaire antique au double virtuel contemporain) - Usages et poïétique de l’image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CeTHiS, Oct 2018, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072087v1</w:t>
+                <w:t xml:space="preserve">hal-04072084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma in Tabula. Une application gratuite pour visiter la Rome antique en interactivité</w:t>
+                <w:t xml:space="preserve">La représentation de la Rome antique dans la Bande dessinée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : La 3D et l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme « recherches méthodologiques » de l’UMR 6566 CReAAH, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">3e édition de la Semaine de la mémoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison de la Recherche en Sciences Humaines de Caen Normandie, Sep 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072093v1</w:t>
+                <w:t xml:space="preserve">hal-04072087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de typologie du vélum sur les théâtres romains</w:t>
+                <w:t xml:space="preserve">Roma in Tabula. Une application gratuite pour visiter la Rome antique en interactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Autour des machines de Vitruve. L’ingénierie romaine : textes, archéologie et restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.65-82</w:t>
+              <w:t xml:space="preserve">Journée d'études : La 3D et l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme « recherches méthodologiques » de l’UMR 6566 CReAAH, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596341v1</w:t>
+                <w:t xml:space="preserve">hal-04072093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectifs et enjeux de la reconstitution virtuelle de Rome</w:t>
+                <w:t xml:space="preserve">Essai de typologie du vélum sur les théâtres romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Midis de l’Antiquité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Louvain-la-Neuve, Oct 2016, Louvain -la-Neuve, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international : Autour des machines de Vitruve. L’ingénierie romaine : textes, archéologie et restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.65-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072098v1</w:t>
+                <w:t xml:space="preserve">hal-01596341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée interactive de la Rome antique. La réalité virtuelle au service de l’Antiquité Classique</w:t>
+                <w:t xml:space="preserve">Objectifs et enjeux de la reconstitution virtuelle de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e édition du Festival européen latin-Grec : Nous autres citoyens !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lyon, Mar 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les Midis de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Louvain-la-Neuve, Oct 2016, Louvain -la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072102v1</w:t>
+                <w:t xml:space="preserve">hal-04072098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forum Romanum: A 3D Model For Self-Service Educational Purposes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visite guidée interactive de la Rome antique. La réalité virtuelle au service de l’Antiquité Classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2014 : 21st century archaeology : concepts, methods and tools (42nd annual conference on Computer Applications and Quantitative Methods in Archaeology)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.569-574</w:t>
+              <w:t xml:space="preserve">10e édition du Festival européen latin-Grec : Nous autres citoyens !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lyon, Mar 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04183941v2</w:t>
+                <w:t xml:space="preserve">hal-04072102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Roman street at the Time of Constantine: Interactive Visit with Access to Ancient Source Materials</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La restitution d’un &amp;quot;vélum&amp;quot; sur le théâtre de Pompée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international : La technologie gréco-romaine entre restitution et reconstitution. Lire entre les lignes, mettre entre les mains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Caen, France. pp.43-68</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596410v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum de Trajan au IVe siècle p.C. : l’apport des technologies 3D et de l’interactivité</w:t>
+                <w:t xml:space="preserve">Forum Romanum: A 3D Model For Self-Service Educational Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Virtual Retrospect 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.99-106</w:t>
+              <w:t xml:space="preserve">CAA2014 : 21st century archaeology : concepts, methods and tools (42nd annual conference on Computer Applications and Quantitative Methods in Archaeology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.569-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717644v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04183941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution d’un &amp;quot;vélum&amp;quot; sur le théâtre de Pompée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Roman street at the Time of Constantine: Interactive Visit with Access to Ancient Source Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : La technologie gréco-romaine entre restitution et reconstitution. Lire entre les lignes, mettre entre les mains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Perth, Australia. pp.401-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5117/9789089647153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596465v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Plan de Rome de Paul Bigot à la maquette virtuelle interactive</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le forum de Trajan au IVe siècle p.C. : l’apport des technologies 3D et de l’interactivité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Blois, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Virtual Retrospect 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.99-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072113v1</w:t>
+                <w:t xml:space="preserve">hal-01717644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées sur la connaissance du forum de Trajan à la lumière de la représentation virtuelle</w:t>
+                <w:t xml:space="preserve">Exploitation scientifique et pédagogique de la maquette interactive de la Rome antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la section d’Alsace de l’Association Guillaume Budé et de l’Arelas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Strasboug, France</w:t>
+              <w:t xml:space="preserve">[Séminaire] Le passé au présent : les passeurs du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrimoine, Littérature, Histoire (PLH) - Université Toulouse, Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072127v1</w:t>
+                <w:t xml:space="preserve">hal-04072109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Plan de Rome de l’Université de Caen. De la maquette physique à la maquette virtuelle</w:t>
+                <w:t xml:space="preserve">Du Plan de Rome de Paul Bigot à la maquette virtuelle interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « 3D et Archéologie » du CreAAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CreAAH, UMR 6566, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072119v1</w:t>
+                <w:t xml:space="preserve">hal-04072113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation scientifique et pédagogique de la maquette interactive de la Rome antique</w:t>
+                <w:t xml:space="preserve">Les avancées sur la connaissance du forum de Trajan à la lumière de la représentation virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Séminaire] Le passé au présent : les passeurs du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrimoine, Littérature, Histoire (PLH) - Université Toulouse, Nov 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conférence de la section d’Alsace de l’Association Guillaume Budé et de l’Arelas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072109v1</w:t>
+                <w:t xml:space="preserve">hal-04072127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Ancient Rome in Virtual Reality</w:t>
+                <w:t xml:space="preserve">Le Plan de Rome de l’Université de Caen. De la maquette physique à la maquette virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information Systems for Archaeology and Cultural Heritage. A NARNIA Project Training Course</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Séminaire « 3D et Archéologie » du CreAAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CreAAH, UMR 6566, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072140v1</w:t>
+                <w:t xml:space="preserve">hal-04072119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution virtuelle du théâtre de Pompée à Rome : des sources anciennes à la visite interactive</w:t>
+                <w:t xml:space="preserve">Reconstruction of Ancient Rome in Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Imagina, The European 3D simulation and Virtual Technology Event</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2012, Monaco, France</w:t>
+              <w:t xml:space="preserve">Information Systems for Archaeology and Cultural Heritage. A NARNIA Project Training Course</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072145v1</w:t>
+                <w:t xml:space="preserve">hal-04072140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Ox-powered Paddlewheel Boat. Virtual Reconstruction of a 4th Century Roman Machine</w:t>
               </w:r>
@@ -5037,351 +5050,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’évolution des sources et des médias pour la représentation de la Rome du IVe siècle après J.-C. L’exemple du forum de la Paix</w:t>
+                <w:t xml:space="preserve">Restitution virtuelle du théâtre de Pompée à Rome : des sources anciennes à la visite interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international - Le mythe de Rome en Europe : modèles et contre-modèles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Caen, France. pp.367-376</w:t>
+              <w:t xml:space="preserve">Imagina, The European 3D simulation and Virtual Technology Event</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Monaco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596440v1</w:t>
+                <w:t xml:space="preserve">hal-04072145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reviving Ancient Rome: Virtual Reality at the Service of Cultural Heritage</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’évolution des sources et des médias pour la représentation de la Rome du IVe siècle après J.-C. L’exemple du forum de la Paix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in cultural heritage preservation : 4th International Conference, EuroMed 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international - Le mythe de Rome en Europe : modèles et contre-modèles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Caen, France. pp.367-376</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596502v1</w:t>
+                <w:t xml:space="preserve">hal-01596440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution virtuelle du forum de Vespasien. Visite interactive avec accès dynamique aux sources anciennes</w:t>
+                <w:t xml:space="preserve">Reviving Ancient Rome: Virtual Reality at the Service of Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde de Nancy : Habiter en ville au temps de Vespasien</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in cultural heritage preservation : 4th International Conference, EuroMed 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, Limassol, Cyprus. pp.159-169, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-34234-9_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01596499v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Model of the City of Rome in the fourth Century A.D.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Rome antique du IVe siècle p.C. De la maquette de Paul Bigot à la restitution virtuelle de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2008 On the Road to Reconstructing the Past)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Budapest (HO), Hungary. pp.333-334</w:t>
+              <w:t xml:space="preserve">Arch-I-Tech 2010 : archéologie, architecture, ingénierie, technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072164v1</w:t>
+                <w:t xml:space="preserve">hal-01596483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le navire à roues à aubes : une invention romaine</w:t>
               </w:r>
@@ -5443,979 +5443,1061 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Ancient Rome in Interactive Virtual Reality</w:t>
+                <w:t xml:space="preserve">Restitution virtuelle du forum de Vespasien. Visite interactive avec accès dynamique aux sources anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMACH 2011 : Digital Media and its Applications in Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Amman, Jordan</w:t>
+              <w:t xml:space="preserve">Table ronde de Nancy : Habiter en ville au temps de Vespasien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nancy, France. pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596495v1</w:t>
+                <w:t xml:space="preserve">hal-01596499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la tortue de terrassiers vitruvienne</w:t>
+                <w:t xml:space="preserve">Virtual Model of the City of Rome in the fourth Century A.D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2011 de la Société Française d'Histoire des Sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFHST, May 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">36th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2008 On the Road to Reconstructing the Past)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Budapest (HO), Hungary. pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072149v1</w:t>
+                <w:t xml:space="preserve">hal-04072164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Rome antique du IVe siècle p.C. De la maquette de Paul Bigot à la restitution virtuelle de la ville</w:t>
+                <w:t xml:space="preserve">Reconstruction of Ancient Rome in Interactive Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arch-I-Tech 2010 : archéologie, architecture, ingénierie, technologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.17-25</w:t>
+              <w:t xml:space="preserve">DMACH 2011 : Digital Media and its Applications in Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596483v1</w:t>
+                <w:t xml:space="preserve">hal-01596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan de Rome de Paul Bigot et la Rome virtuelle</w:t>
+                <w:t xml:space="preserve">Modélisation de la tortue de terrassiers vitruvienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontre des acteurs de la recherche et de la valorisation du patrimoine normand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Cerisy La Salle, France</w:t>
+              <w:t xml:space="preserve">Congrès 2011 de la Société Française d'Histoire des Sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFHST, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072156v1</w:t>
+                <w:t xml:space="preserve">hal-04072149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive Visit of the city of Rome in the fourth century A.D.</w:t>
+                <w:t xml:space="preserve">Visite interactive des thermes de Caracalla à Rome au IVe s. p.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th annual international conference on Computer Applications and Quantitative Methods in Archaeology (CAA) : Making History Interactive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Williamsburg, United States. pp.67-75</w:t>
+              <w:t xml:space="preserve">Colloque international : Virtual Retrospect 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596434v1</w:t>
+                <w:t xml:space="preserve">hal-01596506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’interprétation des sources anciennes pour la restitution virtuelle du théâtre de Pompée dans la Rome antique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le plan de Rome de Paul Bigot et la Rome virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Interprétation(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Brest, France. pp.271-285</w:t>
+              <w:t xml:space="preserve">Journée de rencontre des acteurs de la recherche et de la valorisation du patrimoine normand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Cerisy La Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596446v1</w:t>
+                <w:t xml:space="preserve">hal-04072156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite interactive des thermes de Caracalla à Rome au IVe s. p.C.</w:t>
+                <w:t xml:space="preserve">L’interprétation des sources anciennes pour la restitution virtuelle du théâtre de Pompée dans la Rome antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Virtual Retrospect 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.55-64</w:t>
+              <w:t xml:space="preserve">Colloque international : Interprétation(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Brest, France. pp.271-285</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596506v1</w:t>
+                <w:t xml:space="preserve">hal-01596446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'accès aux sources anciennes sur le modèle virtuel de la Rome antique</w:t>
+                <w:t xml:space="preserve">An interactive Visit of the city of Rome in the fourth century A.D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire international annuel Virtualia : La réalité virtuelle au service de la recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Caen, France. pp.5-18</w:t>
+              <w:t xml:space="preserve">37th annual international conference on Computer Applications and Quantitative Methods in Archaeology (CAA) : Making History Interactive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Williamsburg, United States. pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596485v1</w:t>
+                <w:t xml:space="preserve">hal-01596434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La troisième dimension des insulae d'après les symboles de la Forma Vrbis Romae</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'accès aux sources anciennes sur le modèle virtuel de la Rome antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international : Roma illustrata. Représentations de la ville</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Caen, France. pp.291-316</w:t>
+              <w:t xml:space="preserve">Séminaire international annuel Virtualia : La réalité virtuelle au service de la recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Caen, France. pp.5-18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596450v1</w:t>
+                <w:t xml:space="preserve">hal-01596485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maquette 3D de la Rome antique</w:t>
+                <w:t xml:space="preserve">La troisième dimension des insulae d'après les symboles de la Forma Vrbis Romae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : 3D, science et patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, C. Lavigne, Nov 2008, Metz, France</w:t>
+              <w:t xml:space="preserve">colloque international : Roma illustrata. Représentations de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Caen, France. pp.291-316</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072172v1</w:t>
+                <w:t xml:space="preserve">hal-01596450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique d’une restitution globale de la Rome antique. Une visite interactive avec accès dynamique aux sources anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maquette 3D de la Rome antique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Virtual retrospect 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Bordeaux, France. pp.55-60</w:t>
+              <w:t xml:space="preserve">Colloque international : 3D, science et patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, C. Lavigne, Nov 2008, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596490v1</w:t>
+                <w:t xml:space="preserve">hal-04072172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Problématique d’une restitution globale de la Rome antique. Une visite interactive avec accès dynamique aux sources anciennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international : Virtual retrospect 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Bordeaux, France. pp.55-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconstitution virtuelle d’une rue romaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virtual Retrospect 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2005, Biarritz, France. pp.89-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6425,51 +6507,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie et urbanisme de la Rome antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6478,142 +6560,142 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen, 488 p., 2022, 9782381851761</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03939005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virtualia 2016. La réalité virtuelle au service de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire : Virtualia 2016, la réalité virtuelle au service de la recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Caen, France. 92 p., 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Autour des machines de Vitruve. L’ingénierie romaine : textes, archéologie et restitution, actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6629,181 +6711,181 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international - Autour des machines de Vitruve. L’ingénierie romaine : textes, archéologie et restitution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Caen, France. Presses universitaires de Caen, 242 p., 2017, (Symposia), 978-2-84133-844-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mythe de Rome en Europe : modèles et contre-modèles, actes du colloque de Caen 27-29 novembre 2008</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Carlos d'Amico</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Testino-Zafiropoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international : Le mythe de Rome en Europe. Modèles et contre-modèles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Caen, France. Presses Universitaires de Caen, 412 p., 2012, (Symposia), 978-2-84133-400-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La réalité virtuelle au service de la recherche 2007-2008. Séminaire international annuel Virtualia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6817,51 +6899,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Caen, France. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Schedae : prépublications de l'université de Caen Basse-Normandie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009 (3), 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6871,51 +6953,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Figures mythiques dans les cultures contemporaines : récits du passé et réinterprétations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6931,51 +7013,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire culturelle de l'Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6985,263 +7067,263 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Rome antique. Du Plan de Rome de Paul Bigot à la restitution virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Caen, 384 p., 2024, (Instrumenta), 978-2-38185-250-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12z3f⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04947754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre de Pompée à Rome : restitution de l’architecture et des systèmes mécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Caen, 350 p., 2015, (Quaestiones)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La technologie gréco-romaine : transmission, restitution et médiation : actes du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Jacquemard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Caen, 284 p., 2015, (Symposia), 978-2-84133-517-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7251,228 +7333,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot;uela&amp;quot; : un spectacle dans le spectacle. Étude des différentes typologies de couvertures temporaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sinclair W. Bell; Anne Berlan-Gallant; Sylvain Forichon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un public ou des publics ? La réception des spectacles dans le monde romain entre pluralité et unanimité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ausonius Éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.253-283, 2024, (collection PrimaLun@), 978-2-35613-549-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46608/primaluna23.9782356135490⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04553105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La délicate communication de l'archéologie virtuelle. Dialogue avec Jessica de Bideran, le 29 mars 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jessica de Bideran; Julie Deramond; Patrick Fraysse. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dialogues autour du patrimoine. L'histoire, un enjeu de communication ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires Avignon; Éditions Universitaires d’Avignon, pp.211-222, 2023, (Passion du patrimoine), 978-2-35768-159-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.eua.7215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04088266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topographie et urbanisme de la Rome antique à l'éclairage de la réalité virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7482,269 +7564,269 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyril Courrier; Jean-Pierre Guilhembet; Nicolas Laubry; Domenico Palombi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rome, archéologie et histoire urbaine : trente ans après l’Urbs (1987)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 598, École française de Rome, pp.133-145, 2022, Collection de l'École française de Rome, 978-2-7283-1539-0. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.efr.27580⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04185076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstituer la multi-sensorialité : odeurs, sons et machinerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Forichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spectaculaire ! - Le divertissement chez les Romains, catalogue d'exposition (musée Lugdunum, Lyon, du 6 octobre 2022 au 11 juin 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.56-61, 2022, 978-94-6161-614-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution virtuelle de la vieille église de Thaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’église Saint-Pierre de Thaon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, OREP éditions, pp.272-275, 2019, 978-2-8151-0449-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le grand cirque de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7760,142 +7842,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cheval dans le monde romain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Orep Editions, pp.39, 2014, 978-2-8151-0189-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01718552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reviving Ancient Rome: Virtual Reality at the Service of Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Cultural Heritage Preservation 4th International Conference, EuroMed 2012, Lemessos, Cyprus, October 29 -- November 3, 2012, Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.159-169, 2012, 978-3-642-34233-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-34234-9_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04182773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7905,100 +7987,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Compte-rendu] de J.-C. Golvin et G. Coulon, Pérégrinations dans la Gaule romaine et dans les provinces des Alpes et de Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/132fg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04890164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8008,113 +8090,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Podcast] France culture, &amp;quot;Le cours de l'Histoire&amp;quot; avec Xavier Mauduit. &amp;quot;Immeubles. L'histoire à tous les étages&amp;quot;, épisode 1/4 : Immeubles antiques, &amp;quot;insulae&amp;quot; mode d'emploi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Podcast] France inter, &amp;quot;La terre au carré&amp;quot; avec Mathieu Vidard. &amp;quot;Le génie des bâtisseurs romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8123,389 +8205,389 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specification Writing Guide : How To Manage a Project in 3D for Cultural Heritage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Barreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Leroy Du Cardonnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recommendations of the "Consortium 3D for Humanities"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03193142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser un projet de modèles numériques 3D pour le patrimoine. Guide de rédaction d'un cahier des charges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Granier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Chayani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recommandations du Consortium 3D SHS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts du changement climatique sur les littoraux et intérêt de la réalité virtuelle comme outil de communication grand public</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît B. Laignel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02283725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8515,51 +8597,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux sources anciennes sur le modèle virtuel de la Rome antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8568,113 +8650,113 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le complexe pompéien du Champ de Mars au IVe siècle, témoin de la réappropriation idéologique Julio-Claudienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8684,2033 +8766,2033 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le vélum dans l’Antiquité (Ve siècle av. J.-C. - Ve siècle ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Etudes classiques. Université de Caen Normandie, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04072193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vidéo (48)</w:t>
+        <w:t xml:space="preserve">Vidéo (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Auguste : premier empereur de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les thermes de Caracalla : nouvelles recherches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100640v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05504502v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2024</w:t>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04512484v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Domus Augustana : la partie privée du palais impérial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538571v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04512484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La basilique du Latran en 320 ap. J.-C., quand Rome devient chrétienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Domus Augustana : la partie privée du palais impérial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04493378v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La volière de Varron : la mise en scène du repas</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La basilique du Latran en 320 ap. J.-C., quand Rome devient chrétienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04739537v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04493378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le triomphe à Rome : de la cérémonie religieuse au grand spectacle</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La volière de Varron : la mise en scène du repas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2023</w:t>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05003263v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04739537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le triomphe à Rome : de la cérémonie religieuse au grand spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288952v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05003263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Cenatio Rotunda : la salle à manger tournante de Néron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Villedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069740v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les coulisses du Colisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03983015v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Alix Barbet. Rome en couleurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04288874v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03983015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Rome en hiver</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La brique et le marbre à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04038668v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04288874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Corinne Bonnet - Nommer les dieux en Méditerranée</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Rome en hiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03590682v1</w:t>
+                <w:t xml:space="preserve">hal-04038668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Corinne Bonnet - Nommer les dieux en Méditerranée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Charlie Morineau</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+                <w:t xml:space="preserve">hal-03590682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10719,116 +10801,116 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10837,234 +10919,234 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03390519v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11073,3408 +11155,3526 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03431529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les Romains et l'huile d'olive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278524v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03390519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Capitole, la colline sacrée de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03278465v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03278524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Un exploit technique sous le règne de Constance II : l’installation d’un deuxième obélisque dans le Grand Cirque</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les traces de l’assassinat de Jules César</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axel Tillier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-02592144v1</w:t>
+                <w:t xml:space="preserve">hal-03278465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les marchés de Trajan</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Un exploit technique sous le règne de Constance II : l’installation d’un deuxième obélisque dans le Grand Cirque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02969330v1</w:t>
+                <w:t xml:space="preserve">hal-02592144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les marchés de Trajan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nicolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noémie Gautier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">hal-02559038v1</w:t>
+                <w:t xml:space="preserve">hal-02969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02573131v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02168174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02168139v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02559038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02168174v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2018</w:t>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02168113v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02168139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Milena Mimmo</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167154v1</w:t>
+                <w:t xml:space="preserve">medihal-02167973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Milena Mimmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167098v1</w:t>
+                <w:t xml:space="preserve">medihal-02167154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167973v1</w:t>
+                <w:t xml:space="preserve">medihal-02168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les pas de l’empereur Constance II</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2017</w:t>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02165024v1</w:t>
+                <w:t xml:space="preserve">medihal-02167098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Architecture et pouvoir</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les pas de l’empereur Constance II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02164998v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02165024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum républicain</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Architecture et pouvoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02166960v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02164998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'eau à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum républicain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02166112v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02166960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'habitat populaire à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'eau à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016</w:t>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02160153v2</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02166112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Discussion autour de Troie (2004) de Wolfgang Petersen</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'habitat populaire à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Sammour</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">medihal-02160104v1</w:t>
+                <w:t xml:space="preserve">medihal-02160153v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum boarium</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Discussion autour de Troie (2004) de Wolfgang Petersen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Sammour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02162367v1</w:t>
+                <w:t xml:space="preserve">medihal-02160104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le forum boarium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02164661v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02162367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les origines de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le théâtre de Pompée et son vélum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02160096v2</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02164661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : De la maquette de P. Bigot à la maquette virtuelle</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les origines de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02164687v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02160096v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'enseignement à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : De la maquette de P. Bigot à la maquette virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2015</w:t>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02156593v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02164687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'enseignement à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Bernard</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02156561v2</w:t>
+                <w:t xml:space="preserve">medihal-02156593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du stade de Domitien à la place Navone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeanne-Marie Santin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+                <w:t xml:space="preserve">Jean-François Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156307v1</w:t>
+                <w:t xml:space="preserve">medihal-02156561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Colisée</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Nouvelle vision du Capitole depuis le Forum romain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne-Marie Santin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02156539v1</w:t>
+                <w:t xml:space="preserve">medihal-02156307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du Mausolée d'Hadrien au château Saint-Ange</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Colisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">medihal-02156612v2</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02156539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Du Mausolée d'Hadrien au château Saint-Ange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">medihal-02156612v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les maisons de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02156218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId229"/>
+      <w:footerReference w:type="default" r:id="rId231"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14542,51 +14742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6D821B40"/>
+    <w:nsid w:val="2A457D6E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14773,51 +14973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-madeleine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4039-840X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112803695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Averty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966188v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jarl Ireman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maneuvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.10553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;hel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1304610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.018.0157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075603v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351820v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139457v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351824v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072044v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072050v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072060v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283704v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072078v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072072v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717729v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717717v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072084v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072087v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072093v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072098v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072102v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596465v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072113v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072127v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072119v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072140v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072145v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596440v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596502v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34234-9_16" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596499v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072164v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596495v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596483v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072156v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596434v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596446v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596506v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596485v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596450v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072172v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596490v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596452v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939005v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760241v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717376v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717389v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos d'Amico" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Testino-Zafiropoulos" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717392v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938294v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947754v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z3f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718210v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553105v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/les-vela-un-spectacle-dans-le-spectacle/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088266v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7215" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185076v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.27580" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718552v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890164v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132fg" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995131v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995139v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283725v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167607v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127110v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04072193v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590682v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160104v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-madeleine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4039-840X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112803695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Averty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966188v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jarl Ireman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maneuvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.10553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;hel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1304610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.018.0157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34234-9_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos d'Amico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Testino-Zafiropoulos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z3f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/les-vela-un-spectacle-dans-le-spectacle/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7215" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185076v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.27580" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132fg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04072193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160104v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>