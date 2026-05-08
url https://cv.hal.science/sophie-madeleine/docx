--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -1297,295 +1297,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of breast cancer on prospective memory functioning assessed by virtual reality and influence of sleep quality and hormonal therapy: PROSOM-K study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Is binding decline the main source of the ageing effect on prospective memory? A ride in a virtual town</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Duivon</w:t>
+                <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joy Perrier</w:t>
+                <w:t xml:space="preserve">Pascale Piolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Joly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Grellard</w:t>
+                <w:t xml:space="preserve">Eric Orriols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-018-4762-2⟩</w:t>
+              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1304610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01877782v1</w:t>
+                <w:t xml:space="preserve">hal-04025217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is binding decline the main source of the ageing effect on prospective memory? A ride in a virtual town</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Lecouvey</w:t>
+                <w:t xml:space="preserve">Impact of breast cancer on prospective memory functioning assessed by virtual reality and influence of sleep quality and hormonal therapy: PROSOM-K study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Duivon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gonneaud</w:t>
+                <w:t xml:space="preserve">Florence Joly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Piolino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+                <w:t xml:space="preserve">Idlir Licaj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Orriols</w:t>
+                <w:t xml:space="preserve">Jean-Michel Grellard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socioaffective Neuroscience and Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 18 (1), pp.866. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/20009011.2017.1304610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-018-4762-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04025217v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01877782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La restitution archéologique 3D pour valoriser, comprendre ou expérimenter. L’exemple de la Rome antique</w:t>
               </w:r>
@@ -1709,64 +1709,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Prospective Memory in Young Healthy Adults using Virtual Reality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gonneaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Piolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Lecouvey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2564,191 +2564,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05075628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricostruzione virtuale delle Terme di Caracalla</w:t>
+                <w:t xml:space="preserve">La salle à manger tournante de Néron. Un exploit technique et une découverte extraordinaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Giornata di studi Appia Regina Viarum. Nuove ricerche alle Terme di Caracalla</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ministero della cultura, Soprintendenza speciale di Rome, ArcheoSitarProject; Museo Ninfeo; Fondazione Enpam, May 2025, Roma, Italy</w:t>
+              <w:t xml:space="preserve">Conférence au Musée royal de Mariemont</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Mariemont, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05075603v1</w:t>
+                <w:t xml:space="preserve">hal-04995114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La salle à manger tournante de Néron. Un exploit technique et une découverte extraordinaires</w:t>
+                <w:t xml:space="preserve">Ricostruzione virtuale delle Terme di Caracalla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence au Musée royal de Mariemont</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Mariemont, Belgique</w:t>
+              <w:t xml:space="preserve">Giornata di studi Appia Regina Viarum. Nuove ricerche alle Terme di Caracalla</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ministero della cultura, Soprintendenza speciale di Rome, ArcheoSitarProject; Museo Ninfeo; Fondazione Enpam, May 2025, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04995114v1</w:t>
+                <w:t xml:space="preserve">hal-05075603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emphasizing closeness to observable climate changes or virtually depicting future devastating ones? Both could enhance climate action, but not in the same way!</w:t>
               </w:r>
@@ -3893,178 +3893,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roma in Tabula. Une application gratuite pour visiter la Rome antique en interactivité</w:t>
+                <w:t xml:space="preserve">Essai de typologie du vélum sur les théâtres romains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études : La 3D et l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plateforme « recherches méthodologiques » de l’UMR 6566 CReAAH, Dec 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">Colloque international : Autour des machines de Vitruve. L’ingénierie romaine : textes, archéologie et restitution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.65-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072093v1</w:t>
+                <w:t xml:space="preserve">hal-01596341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de typologie du vélum sur les théâtres romains</w:t>
+                <w:t xml:space="preserve">Roma in Tabula. Une application gratuite pour visiter la Rome antique en interactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Autour des machines de Vitruve. L’ingénierie romaine : textes, archéologie et restitution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Caen, France. pp.65-82</w:t>
+              <w:t xml:space="preserve">Journée d'études : La 3D et l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plateforme « recherches méthodologiques » de l’UMR 6566 CReAAH, Dec 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596341v1</w:t>
+                <w:t xml:space="preserve">hal-04072093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs et enjeux de la reconstitution virtuelle de Rome</w:t>
               </w:r>
@@ -4208,705 +4208,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La restitution d’un &amp;quot;vélum&amp;quot; sur le théâtre de Pompée</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Forum Romanum: A 3D Model For Self-Service Educational Purposes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : La technologie gréco-romaine entre restitution et reconstitution. Lire entre les lignes, mettre entre les mains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Caen, France. pp.43-68</w:t>
+              <w:t xml:space="preserve">CAA2014 : 21st century archaeology : concepts, methods and tools (42nd annual conference on Computer Applications and Quantitative Methods in Archaeology)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Paris, France. pp.569-574</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596465v1</w:t>
+                <w:t xml:space="preserve">hal-04183941v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forum Romanum: A 3D Model For Self-Service Educational Purposes</w:t>
+                <w:t xml:space="preserve">A Roman street at the Time of Constantine: Interactive Visit with Access to Ancient Source Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAA2014 : 21st century archaeology : concepts, methods and tools (42nd annual conference on Computer Applications and Quantitative Methods in Archaeology)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Perth, Australia. pp.401-407, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5117/9789089647153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04183941v2</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01596410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Roman street at the Time of Constantine: Interactive Visit with Access to Ancient Source Materials</w:t>
+                <w:t xml:space="preserve">Le forum de Trajan au IVe siècle p.C. : l’apport des technologies 3D et de l’interactivité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41st Conference on Computer Applications and Quantitative Methods in Archaeology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque international : Virtual Retrospect 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.99-106</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5117/9789089647153⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01596410v1</w:t>
+                <w:t xml:space="preserve">hal-01717644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le forum de Trajan au IVe siècle p.C. : l’apport des technologies 3D et de l’interactivité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La restitution d’un &amp;quot;vélum&amp;quot; sur le théâtre de Pompée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Virtual Retrospect 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pessac, France. pp.99-106</w:t>
+              <w:t xml:space="preserve">Colloque international : La technologie gréco-romaine entre restitution et reconstitution. Lire entre les lignes, mettre entre les mains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Caen, France. pp.43-68</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01717644v1</w:t>
+                <w:t xml:space="preserve">hal-01596465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploitation scientifique et pédagogique de la maquette interactive de la Rome antique</w:t>
+                <w:t xml:space="preserve">Du Plan de Rome de Paul Bigot à la maquette virtuelle interactive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">[Séminaire] Le passé au présent : les passeurs du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Patrimoine, Littérature, Histoire (PLH) - Université Toulouse, Nov 2014, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072109v1</w:t>
+                <w:t xml:space="preserve">hal-04072113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du Plan de Rome de Paul Bigot à la maquette virtuelle interactive</w:t>
+                <w:t xml:space="preserve">Les avancées sur la connaissance du forum de Trajan à la lumière de la représentation virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les rendez-vous de l’histoire de Blois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Blois, France</w:t>
+              <w:t xml:space="preserve">Conférence de la section d’Alsace de l’Association Guillaume Budé et de l’Arelas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Strasboug, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072113v1</w:t>
+                <w:t xml:space="preserve">hal-04072127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les avancées sur la connaissance du forum de Trajan à la lumière de la représentation virtuelle</w:t>
+                <w:t xml:space="preserve">Le Plan de Rome de l’Université de Caen. De la maquette physique à la maquette virtuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de la section d’Alsace de l’Association Guillaume Budé et de l’Arelas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Strasboug, France</w:t>
+              <w:t xml:space="preserve">Séminaire « 3D et Archéologie » du CreAAH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CreAAH, UMR 6566, Oct 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072127v1</w:t>
+                <w:t xml:space="preserve">hal-04072119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Plan de Rome de l’Université de Caen. De la maquette physique à la maquette virtuelle</w:t>
+                <w:t xml:space="preserve">Exploitation scientifique et pédagogique de la maquette interactive de la Rome antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire « 3D et Archéologie » du CreAAH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CreAAH, UMR 6566, Oct 2014, Rennes, France</w:t>
+              <w:t xml:space="preserve">[Séminaire] Le passé au présent : les passeurs du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Patrimoine, Littérature, Histoire (PLH) - Université Toulouse, Nov 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072119v1</w:t>
+                <w:t xml:space="preserve">hal-04072109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction of Ancient Rome in Virtual Reality</w:t>
               </w:r>
@@ -5279,109 +5279,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Rome antique du IVe siècle p.C. De la maquette de Paul Bigot à la restitution virtuelle de la ville</w:t>
+                <w:t xml:space="preserve">Restitution virtuelle du forum de Vespasien. Visite interactive avec accès dynamique aux sources anciennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arch-I-Tech 2010 : archéologie, architecture, ingénierie, technologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.17-25</w:t>
+              <w:t xml:space="preserve">Table ronde de Nancy : Habiter en ville au temps de Vespasien</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Nancy, France. pp.7-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596483v1</w:t>
+                <w:t xml:space="preserve">hal-01596499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le navire à roues à aubes : une invention romaine</w:t>
               </w:r>
@@ -5443,519 +5443,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04072153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restitution virtuelle du forum de Vespasien. Visite interactive avec accès dynamique aux sources anciennes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtual Model of the City of Rome in the fourth Century A.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde de Nancy : Habiter en ville au temps de Vespasien</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Nancy, France. pp.7-21</w:t>
+              <w:t xml:space="preserve">36th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2008 On the Road to Reconstructing the Past)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, Budapest (HO), Hungary. pp.333-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596499v1</w:t>
+                <w:t xml:space="preserve">hal-04072164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtual Model of the City of Rome in the fourth Century A.D.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reconstruction of Ancient Rome in Interactive Virtual Reality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual Conference on Computer Applications and Quantitative Methods in Archaeology (CAA 2008 On the Road to Reconstructing the Past)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, Budapest (HO), Hungary. pp.333-334</w:t>
+              <w:t xml:space="preserve">DMACH 2011 : Digital Media and its Applications in Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Amman, Jordan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072164v1</w:t>
+                <w:t xml:space="preserve">hal-01596495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reconstruction of Ancient Rome in Interactive Virtual Reality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation de la tortue de terrassiers vitruvienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DMACH 2011 : Digital Media and its Applications in Cultural Heritage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Amman, Jordan</w:t>
+              <w:t xml:space="preserve">Congrès 2011 de la Société Française d'Histoire des Sciences et des techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFHST, May 2011, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596495v1</w:t>
+                <w:t xml:space="preserve">hal-04072149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la tortue de terrassiers vitruvienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Rome antique du IVe siècle p.C. De la maquette de Paul Bigot à la restitution virtuelle de la ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2011 de la Société Française d'Histoire des Sciences et des techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SFHST, May 2011, Nantes, France</w:t>
+              <w:t xml:space="preserve">Arch-I-Tech 2010 : archéologie, architecture, ingénierie, technologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Cluny, France. pp.17-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072149v1</w:t>
+                <w:t xml:space="preserve">hal-01596483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite interactive des thermes de Caracalla à Rome au IVe s. p.C.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le plan de Rome de Paul Bigot et la Rome virtuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madeleine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international : Virtual Retrospect 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.55-64</w:t>
+              <w:t xml:space="preserve">Journée de rencontre des acteurs de la recherche et de la valorisation du patrimoine normand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Cerisy La Salle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596506v1</w:t>
+                <w:t xml:space="preserve">hal-04072156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le plan de Rome de Paul Bigot et la Rome virtuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An interactive Visit of the city of Rome in the fourth century A.D.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de rencontre des acteurs de la recherche et de la valorisation du patrimoine normand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Cerisy La Salle, France</w:t>
+              <w:t xml:space="preserve">37th annual international conference on Computer Applications and Quantitative Methods in Archaeology (CAA) : Making History Interactive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Williamsburg, United States. pp.67-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072156v1</w:t>
+                <w:t xml:space="preserve">hal-01596434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interprétation des sources anciennes pour la restitution virtuelle du théâtre de Pompée dans la Rome antique</w:t>
               </w:r>
@@ -6017,109 +6017,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01596446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive Visit of the city of Rome in the fourth century A.D.</w:t>
+                <w:t xml:space="preserve">Visite interactive des thermes de Caracalla à Rome au IVe s. p.C.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th annual international conference on Computer Applications and Quantitative Methods in Archaeology (CAA) : Making History Interactive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Williamsburg, United States. pp.67-75</w:t>
+              <w:t xml:space="preserve">Colloque international : Virtual Retrospect 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Bordeaux, France. pp.55-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01596434v1</w:t>
+                <w:t xml:space="preserve">hal-01596506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux sources anciennes sur le modèle virtuel de la Rome antique</w:t>
               </w:r>
@@ -8926,51 +8926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -9044,51 +9044,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Leterrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -9104,51 +9104,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05578682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -9162,111 +9162,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05444476v1</w:t>
+                <w:t xml:space="preserve">hal-05100640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Lire, comprendre, restituer : le stade de Domitien</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -9280,111 +9280,111 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05100640v1</w:t>
+                <w:t xml:space="preserve">hal-05504502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La muraille aurélienne</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La Forma Vrbis Romae : un mystérieux plan de Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
@@ -9398,87 +9398,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504502v1</w:t>
+                <w:t xml:space="preserve">hal-05444476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Philippe Mudry - Vaisseaux fantômes, cendres et mystères. La mort de Pline l'Ancien lors de l'éruption du Vésuve (79 ap. J.-C.)</w:t>
               </w:r>
@@ -9516,51 +9516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -9634,51 +9634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -9739,51 +9739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9870,51 +9870,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -9988,51 +9988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Gorzkowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -10106,51 +10106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -10211,51 +10211,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10342,51 +10342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -10447,51 +10447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10565,51 +10565,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10756,381 +10756,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03590682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03890436v1</w:t>
+                <w:t xml:space="preserve">hal-03605949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La déesse Cybèle, un culte à mystères</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810559v1</w:t>
+                <w:t xml:space="preserve">hal-03890436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Janus, le dieu aux deux visages</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Néron, un empereur fou... d’ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605949v1</w:t>
+                <w:t xml:space="preserve">hal-03810559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : en voiture à Rome</w:t>
               </w:r>
@@ -11155,51 +11155,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11273,51 +11273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11391,51 +11391,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11509,51 +11509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11614,51 +11614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11745,51 +11745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nicolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11818,617 +11818,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02969330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Houel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168174v1</w:t>
+                <w:t xml:space="preserve">hal-02559038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : L'amour à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Houel</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-02559038v1</w:t>
+                <w:t xml:space="preserve">hal-02573131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le culte de Mithra</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02573131v1</w:t>
+                <w:t xml:space="preserve">medihal-02168139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : &amp;quot;Pompiers&amp;quot; et &amp;quot;police&amp;quot; à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : La nuit à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168139v1</w:t>
+                <w:t xml:space="preserve">medihal-02168174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Tillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02167973v1</w:t>
+                <w:t xml:space="preserve">medihal-02168113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Les distributions de blé à Rome</w:t>
               </w:r>
@@ -12453,51 +12453,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Milena Mimmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12526,263 +12526,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-02167154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Machines de guerre romaines</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">medihal-02168113v1</w:t>
+                <w:t xml:space="preserve">medihal-02167098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Le Palais des empereurs</w:t>
+                <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Quand l'Égypte s'invite à Rome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Morineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vidéo</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Leterrier</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">medihal-02167098v1</w:t>
+                <w:t xml:space="preserve">medihal-02167973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Nocturnes du Plan de Rome : Sur les pas de l’empereur Constance II</w:t>
               </w:r>
@@ -12794,51 +12794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12912,51 +12912,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13030,51 +13030,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13148,51 +13148,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13266,51 +13266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13498,51 +13498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13616,51 +13616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13734,51 +13734,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13852,51 +13852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13970,51 +13970,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14101,51 +14101,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14219,51 +14219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne-Marie Santin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14324,51 +14324,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14442,51 +14442,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlie Morineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14573,51 +14573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madeleine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alix Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14742,51 +14742,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A457D6E"/>
+    <w:nsid w:val="FB2F5020"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14973,51 +14973,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-madeleine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4039-840X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112803695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Averty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966188v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jarl Ireman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maneuvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.10553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;hel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025217v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1304610" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.018.0157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075603v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995114v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596341v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596465v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717644v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072109v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072113v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072127v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072119v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34234-9_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596483v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596499v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072164v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596495v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072149v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072156v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596434v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos d'Amico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Testino-Zafiropoulos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z3f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/les-vela-un-spectacle-dans-le-spectacle/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7215" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185076v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.27580" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132fg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04072193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160104v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-madeleine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4039-840X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/112803695" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460673v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madeleine" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fleury" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05487427v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553096v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04637071v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Averty" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966188v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelie Jarl Ireman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004719v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Costa" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Maneuvrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bagf.8609" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03403471v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Leroy Du Cardonnoy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/artefact.10553" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072022v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208722v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208706v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nicolle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.27236" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02317905v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane R&#233;hel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Legrand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Lecouvey" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Laniepce" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bertran" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/clockssleep1030028" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141686v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04025217v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gonneaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Piolino" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Orriols" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20009011.2017.1304610" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01877782v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Duivon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Perrier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Grellard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-018-4762-2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596454v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141679v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718543v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Orriols" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596458v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596487v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/insitu.840" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596491v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.018.0157" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718513v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718507v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593350v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014229v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075628v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995114v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05075603v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04648575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Langlais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Chesterman" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain-Ga&#235;l Larcher" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351820v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04139457v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04351824v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072044v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072050v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072060v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283704v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B. Laignel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072078v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072072v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717729v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717717v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072084v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072087v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596341v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072093v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072098v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072102v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183941v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lef&#232;vre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596410v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789089647153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717644v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596465v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072113v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072127v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072119v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072109v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072140v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596414v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072145v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596440v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596502v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-34234-9_16" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596499v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072153v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072164v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596495v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072149v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596483v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072156v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596434v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596446v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596506v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596485v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596450v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04072172v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596490v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01596452v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939005v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760241v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717376v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717389v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos d'Amico" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Testino-Zafiropoulos" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717392v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938294v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04947754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z3f" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718210v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717369v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jacquemard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553105v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://una-editions.fr/les-vela-un-spectacle-dans-le-spectacle/" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/primaluna23.9782356135490" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04088266v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.eua.7215" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185076v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.efr.27580" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03824282v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Forichon" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Vincent" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141692v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Morineau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718552v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182773v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890164v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/132fg" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995131v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995139v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03193142v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Barreau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Laroche" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Mathieu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127682v2" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Granier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mora" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chayani" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02283725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05167607v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127110v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04072193v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505696v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gorzkowski" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578682v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leterrier" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100640v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504502v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444476v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04512484v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mudry" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538571v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04493378v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739537v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05003263v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288952v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Villedieu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069740v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03983015v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Barbet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288874v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038668v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03590682v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605949v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890436v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03810559v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431529v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03390519v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278524v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03278465v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02592144v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Tillier" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969330v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02559038v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Gautier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Houel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02573131v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168139v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168174v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02168113v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167154v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Mimmo" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leterrier" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02167973v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02165024v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164998v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166960v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02166112v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160153v2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160104v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Sammour" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02162367v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164661v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02160096v2" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02164687v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156593v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156561v2" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bernard" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156307v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Santin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156539v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156612v2" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-02156218v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Alexandre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>