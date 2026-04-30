--- v0 (2026-03-22)
+++ v1 (2026-04-30)
@@ -542,291 +542,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04135588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux intégrer le travail dans la stratégie des grandes exploitations laitières, un enjeu majeur pour leur pérennité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le proto-métabolisme : approche du fonctionnement bioéconomique d’un territoire agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Grillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emanuel Beguin</w:t>
+                <w:t xml:space="preserve">Jean-François Ruault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+                <w:t xml:space="preserve">André Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Bray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15454/x01d-7846⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 376, pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.8908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03136173v1</w:t>
+                <w:t xml:space="preserve">hal-03289657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le proto-métabolisme : approche du fonctionnement bioéconomique d’un territoire agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myriam Grillot</w:t>
+                <w:t xml:space="preserve">Mieux intégrer le travail dans la stratégie des grandes exploitations laitières, un enjeu majeur pour leur pérennité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emanuel Beguin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Ruault</w:t>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Torre</w:t>
+                <w:t xml:space="preserve">Anne-Lise Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Bray</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jocelyn Fagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 376, pp.55-75. </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 82, pp.263-282. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.8908⟩</w:t>
+                <w:t xml:space="preserve">⟨10.15454/x01d-7846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03289657v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03136173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation of socioeconomic metabolism due to development of the bioeconomy: the case of northern Aube (France)</w:t>
               </w:r>
@@ -1040,51 +1040,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02932981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The end of &amp;quot;white gold&amp;quot; in the mountains?</w:t>
+                <w:t xml:space="preserve">La fin de « l’or blanc » en montagne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
@@ -1114,94 +1114,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.5779⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.5745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02965174v1</w:t>
+                <w:t xml:space="preserve">hal-02932974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fin de « l’or blanc » en montagne ?</w:t>
+                <w:t xml:space="preserve">The end of &amp;quot;white gold&amp;quot; in the mountains?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Hirczak</w:t>
@@ -1231,893 +1231,893 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 107 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/rga.5745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rga.5779⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932974v1</w:t>
+                <w:t xml:space="preserve">hal-02965174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
+                <w:t xml:space="preserve">Forms of territorial embeddedness in dairy value chains Case of the Chartreuse massif (French Alps): geographical and historical perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bonin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">L. Fillion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.618-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opag-2018-0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04558277v1</w:t>
+                <w:t xml:space="preserve">hal-02608317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomie et design territorial. Edito</w:t>
+                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prevost</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévost Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.9-11</w:t>
+              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608316v1</w:t>
+                <w:t xml:space="preserve">hal-02065857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du grand projet « Biovallée » à travers celle de l'agriculture biologique et relecture par le design territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agronomie et design territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.16</w:t>
+              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608314v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Hirczak</w:t>
+                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), p 127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607595v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of territorial embeddedness in dairy value chains Case of the Chartreuse massif (French Alps): geographical and historical perspectives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agronomie et design territorial. Edito</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.9-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608317v1</w:t>
+                <w:t xml:space="preserve">hal-02608316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Prévost Philippe</w:t>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.127-130</w:t>
+              <w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065857v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomie et design territorial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire du grand projet « Biovallée » à travers celle de l'agriculture biologique et relecture par le design territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.9-11</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065866v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie et économie des interactions entre filières agricoles et territoire : quels concepts et cadre d'analyse ?</w:t>
+                <w:t xml:space="preserve">Caractériser les formes d'interaction entre filières agricoles et territoires : quelles méthodes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
@@ -2139,290 +2139,290 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (2), pp.24001. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (2), 9 p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2017013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2017014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503462v1</w:t>
+                <w:t xml:space="preserve">hal-02014947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des formes d'exercice de l'activité agricole : quelles spécificités en montagne ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Borg</w:t>
+                <w:t xml:space="preserve">Écologie et économie des interactions entre filières agricoles et territoire : quels concepts et cadre d'analyse ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.24001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2017013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608313v1</w:t>
+                <w:t xml:space="preserve">hal-01503462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les formes d'interaction entre filières agricoles et territoires : quelles méthodes ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Evolutions des formes d'exercice de l'activité agricole : quelles spécificités en montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357 - 358, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014947v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des cheminements en agriculture biologique : le sens du métier en question ?</w:t>
               </w:r>
@@ -2447,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,774 +2519,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution conjointe des élevages et des systèmes d’alimentation depuis 1960 : une analyse dans six bassins laitiers</w:t>
+                <w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Havet</w:t>
+                <w:t xml:space="preserve">A. Doré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pastora Correa</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 222, pp.115-124</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02092383v1</w:t>
+                <w:t xml:space="preserve">hal-02601488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family dairy farms in the Northern French Alps: persistence and adaptation in a changing world</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Evolution conjointe des élevages et des systèmes d’alimentation depuis 1960 : une analyse dans six bassins laitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Terrier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pastora Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Research and Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.115-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603009v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopératives laitières : facteurs de maintien de l'élevage laitier en montagne ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Family dairy farms in the Northern French Alps: persistence and adaptation in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rga.2709⟩</w:t>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/mrd-journal-d-14-00011.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542076v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outil-frise, dispositif d'étude interdisciplinaire du changement territorial. Favoriser l'interdisciplinarité par un outil de visualisation du changement territorial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coopératives laitières : facteurs de maintien de l'élevage laitier en montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. George-Marcelpoil</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">F. Alavoine Mornas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Systèmes coopératifs dans les régions de montagne, 103-1, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601644v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats et controverses sur l’intensification fourragère dans le Vercors : quelles pratiques, quelles conceptions en jeu ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+                <w:t xml:space="preserve">L'outil-frise, dispositif d'étude interdisciplinaire du changement territorial. Favoriser l'interdisciplinarité par un outil de visualisation du changement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carole Chazoule</w:t>
+                <w:t xml:space="preserve">E. George-Marcelpoil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
+                <w:t xml:space="preserve">D. Piazza-Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Pauthenet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Nettier</w:t>
+                <w:t xml:space="preserve">S. Berthier-Foglar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 221, pp.33-45</w:t>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17/07/2015, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632267v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Débats et controverses sur l’intensification fourragère dans le Vercors : quelles pratiques, quelles conceptions en jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Doré</w:t>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Yves Pauthenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Baptiste Nettier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601488v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages à l’agriculture biologique : une diversité de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alavoine Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 339-340, pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3621,204 +3621,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organization at farm level: a process-led approach to understand land use changes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Le travail dans les exploitations d'élevage fermier. Cas d'exploitations caprines des Alpes du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Calland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 4 (4), pp.57-66</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.331-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593255v1</w:t>
+                <w:t xml:space="preserve">hal-02593254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières : une étude à Moc Chau (Vietnam)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Hostiou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.K. Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.B. Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 19 (5), pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3829,1413 +3816,1426 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02593532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières: une étude à Moc Chau (Vietnam)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Binh Vu Trong</w:t>
+                <w:t xml:space="preserve">Work organization at farm level: a process-led approach to understand land use changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.57-66</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195249v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l'impact des changements sur l'organisation du travail avec l'outil COTE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières: une étude à Moc Chau (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Vu Trong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593507v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des systèmes d'élevage et du travail des éleveurs</w:t>
+                <w:t xml:space="preserve">Étudier l'impact des changements sur l'organisation du travail avec l'outil COTE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dedieu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">B. Calland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.312-315</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171, pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593498v1</w:t>
+                <w:t xml:space="preserve">hal-02593507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations des systèmes d'élevage et du travail des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.312-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195281v1</w:t>
+                <w:t xml:space="preserve">hal-02593498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des systèmes d'élevage et du travail des éleveurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienne Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.312-315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0431⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956051v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations des systèmes d'élevage et du travail des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.312-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593497v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans les exploitations d'élevage fermier. Cas d'exploitations caprines des Alpes du nord</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Burlamaqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.331-337</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593254v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of work organisation in livestock farms: The ATELAGE approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+                <w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+                <w:t xml:space="preserve">J. Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195227v1</w:t>
+                <w:t xml:space="preserve">hal-02591175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming systems in urban mountain: differentiated paths to remain in time.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Patterns of work organisation in livestock farms: The ATELAGE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5367/000000009788632412⟩</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2008.05.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980525v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock farming systems in urban mountain: differentiated paths to remain in time.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5367/000000009788632412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02653762v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming systems in urban mountain: differentiated paths to remain in time</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Cialdella</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (2), pp.127-135</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592012v1</w:t>
+                <w:t xml:space="preserve">hal-02653762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of work organisation in livestock farms: the ATELAGE model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Livestock farming systems in urban mountain: differentiated paths to remain in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 121, pp.28-37</w:t>
+              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02590441v1</w:t>
+                <w:t xml:space="preserve">hal-02592012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Patterns of work organisation in livestock farms: the ATELAGE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">J. Remy</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121, pp.28-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591175v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02590441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification and assessment of work organisation in livestock farms</w:t>
               </w:r>
@@ -5312,64 +5312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification and assessment of work organisation in livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.435-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5388,584 +5388,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appréhender conjointement les changements techniques et les changements du travail en élevage ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Dedieu</w:t>
+                <w:t xml:space="preserve">ATELAGE : un modèle pour qualifier l’organisation du travail dans les exploitations d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Serviere</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+                <w:t xml:space="preserve">L. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.21</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588506v1</w:t>
+                <w:t xml:space="preserve">hal-02660208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELAGE : un modèle pour qualifier l'organisation du travail dans les exploitations d'élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Comment appréhender conjointement les changements techniques et les changements du travail en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (1), pp.47-58</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02587931v1</w:t>
+                <w:t xml:space="preserve">hal-02588506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zootechnie et l’organisation du travail : modéliser les interactions entre conduite d’élevage et main-d’oeuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">ATELAGE : un modèle pour qualifier l'organisation du travail dans les exploitations d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 185, pp.35-52</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655140v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zootechnie et l'organisation du travail : modéliser les interactions entre conduite d'élevage et main-d'½uvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">La zootechnie et l’organisation du travail : modéliser les interactions entre conduite d’élevage et main-d’oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 185, pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587930v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELAGE : un modèle pour qualifier l’organisation du travail dans les exploitations d’élevage</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L. Dobremez</w:t>
+                <w:t xml:space="preserve">La zootechnie et l'organisation du travail : modéliser les interactions entre conduite d'élevage et main-d'½uvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (1), pp.47-57</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185, pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02660208v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la zootechnie s’intéresse à l’organisation du travail en élevage : quel modèle pour rendre compte des interactions entre conduite d’élevage et main-d’œuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5990,77 +5990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de l'utilisation du territoire lorsque des éleveurs cherchent à résoudre leurs problèmes de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 172, pp.355-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6117,51 +6117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronde des saisons, vie des troupeaux et labeur des hommes. Modélisation de l`organisation du travail en exploitation d`élevage herbivore au cours d`une année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Docteur de l'Institut National Agronomique Paris-Grignon, INA P-G, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6428,51 +6428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-025-01558-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136173v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Beguin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x01d-7846" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03263050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1889475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721169607751384E12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora Correa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd-journal-d-14-00011.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2709" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier-Foglar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0123-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;duline Terrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712003037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593255v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Pham" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Vu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Pham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Vu Trong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0404" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00980525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000009788632412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592012v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cialdella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700122X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587930v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584084v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-025-01558-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Beguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x01d-7846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03263050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1889475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721169607751384E12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora Correa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd-journal-d-14-00011.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier-Foglar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0123-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;duline Terrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712003037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Pham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Vu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593255v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Vu Trong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0431" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00980525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000009788632412" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cialdella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700122X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584084v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>