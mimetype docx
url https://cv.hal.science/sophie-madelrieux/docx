--- v1 (2026-04-30)
+++ v2 (2026-05-26)
@@ -1274,850 +1274,850 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02965174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of territorial embeddedness in dairy value chains Case of the Chartreuse massif (French Alps): geographical and historical perspectives</w:t>
+                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeret</w:t>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fillion</w:t>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), p 127-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608317v1</w:t>
+                <w:t xml:space="preserve">hal-04558277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
+                <w:t xml:space="preserve">Agronomie et design territorial. Edito</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.127-130</w:t>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02065857v1</w:t>
+                <w:t xml:space="preserve">hal-02608316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomie et design territorial</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Histoire du grand projet « Biovallée » à travers celle de l'agriculture biologique et relecture par le design territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Kockmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vernier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.9-11</w:t>
+              <w:t xml:space="preserve">, 2018, 8 (2), pp.16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02065866v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02608314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+                <w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise F. Alavoine-Mornas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Hirczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (2), p 127-130</w:t>
+              <w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558277v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02607595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agronomie et design territorial. Edito</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms of territorial embeddedness in dairy value chains Case of the Chartreuse massif (French Alps): geographical and historical perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fillion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Open Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (1), pp.618-631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/opag-2018-0065⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02608316v1</w:t>
+                <w:t xml:space="preserve">hal-02608317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Matheysine : des montagnes de lait ? L'histoire laitière de la Matheysine des années 30 à aujourd'hui.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maud Hirczak</w:t>
+                <w:t xml:space="preserve">Quelles leçons tirer de l’analyse de situations agricoles pour les usages du design territorial par les agronomes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bergeret</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévost Philippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoire d'Obiou. Beaumont, Matheysine, Trièves, Valbonnais</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23, pp.1-14</w:t>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.127-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02607595v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire du grand projet « Biovallée » à travers celle de l'agriculture biologique et relecture par le design territorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agronomie et design territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prevost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Capitaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 8 (2), pp.16</w:t>
+              <w:t xml:space="preserve">, 2018, Agronomie et design territorial, 8 (2), pp.9-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608314v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02065866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractériser les formes d'interaction entre filières agricoles et territoires : quelles méthodes ?</w:t>
+                <w:t xml:space="preserve">Écologie et économie des interactions entre filières agricoles et territoire : quels concepts et cadre d'analyse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Buclet</w:t>
@@ -2139,290 +2139,290 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 26 (2), 9 p. </w:t>
+              <w:t xml:space="preserve">, 2017, 26 (2), pp.24001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/cagri/2017014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2017013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02014947v1</w:t>
+                <w:t xml:space="preserve">hal-01503462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Écologie et économie des interactions entre filières agricoles et territoire : quels concepts et cadre d'analyse ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Moraine</w:t>
+                <w:t xml:space="preserve">Evolutions des formes d'exercice de l'activité agricole : quelles spécificités en montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 357 - 358, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503462v1</w:t>
+                <w:t xml:space="preserve">hal-02608313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutions des formes d'exercice de l'activité agricole : quelles spécificités en montagne ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Borg</w:t>
+                <w:t xml:space="preserve">Caractériser les formes d'interaction entre filières agricoles et territoires : quelles méthodes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Buclet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lescoat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Moraine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (2), 9 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/cagri/2017014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02608313v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des cheminements en agriculture biologique : le sens du métier en question ?</w:t>
               </w:r>
@@ -2447,51 +2447,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alavoine-Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations Agronomiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 51 (2), pp.19-28. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2519,774 +2519,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01393843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t>
+                <w:t xml:space="preserve">Evolution conjointe des élevages et des systèmes d’alimentation depuis 1960 : une analyse dans six bassins laitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Doré</w:t>
+                <w:t xml:space="preserve">Alain Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude Compagnone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Barnaud</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pastora Correa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Poccard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques et culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 222, pp.115-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02601488v1</w:t>
+                <w:t xml:space="preserve">hal-02092383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution conjointe des élevages et des systèmes d’alimentation depuis 1960 : une analyse dans six bassins laitiers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Havet</w:t>
+                <w:t xml:space="preserve">Family dairy farms in the Northern French Alps: persistence and adaptation in a changing world</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Terrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Borg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mountain Research and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 35 (1), pp.49-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1659/mrd-journal-d-14-00011.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092383v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02603009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Family dairy farms in the Northern French Alps: persistence and adaptation in a changing world</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Coopératives laitières : facteurs de maintien de l'élevage laitier en montagne ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Alavoine Mornas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mountain Research and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1659/mrd-journal-d-14-00011.1⟩</w:t>
+              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Systèmes coopératifs dans les régions de montagne, 103-1, pp.14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rga.2709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02603009v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coopératives laitières : facteurs de maintien de l'élevage laitier en montagne ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'outil-frise, dispositif d'étude interdisciplinaire du changement territorial. Favoriser l'interdisciplinarité par un outil de visualisation du changement territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Alavoine Mornas</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. George-Marcelpoil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Piazza-Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Berthier-Foglar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Géographie Alpine / Journal of Alpine Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EspacesTemps.net</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17/07/2015, pp.24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542076v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'outil-frise, dispositif d'étude interdisciplinaire du changement territorial. Favoriser l'interdisciplinarité par un outil de visualisation du changement territorial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J.J. Delannoy</w:t>
+                <w:t xml:space="preserve">Débats et controverses sur l’intensification fourragère dans le Vercors : quelles pratiques, quelles conceptions en jeu ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. George-Marcelpoil</w:t>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Piazza-Morel</w:t>
+                <w:t xml:space="preserve">Gregory Loucougaray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Berthier-Foglar</w:t>
+                <w:t xml:space="preserve">Yves Pauthenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Nettier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EspacesTemps.net</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17/07/2015, pp.24</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 221, pp.33-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02601644v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats et controverses sur l’intensification fourragère dans le Vercors : quelles pratiques, quelles conceptions en jeu ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Pâturage et cultures techniques de l’herbe. Les mondes de l’élevage des territoires de montagne du Vercors et de la Bigorre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Doré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Compagnone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Pauthenet</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Nettier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cécile Barnaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 221, pp.33-45</w:t>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63, pp.56-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632267v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02601488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Passages à l’agriculture biologique : une diversité de processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Alavoine Mornas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Économie rurale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 339-340, pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3621,1621 +3621,1621 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le travail dans les exploitations d'élevage fermier. Cas d'exploitations caprines des Alpes du nord</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières : une étude à Moc Chau (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Calland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.K. Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.B. Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.331-337</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.323-330</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593254v1</w:t>
+                <w:t xml:space="preserve">hal-02593532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières : une étude à Moc Chau (Vietnam)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Work organization at farm level: a process-led approach to understand land use changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">T.B. Vu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.323-330</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 4 (4), pp.57-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593532v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organization at farm level: a process-led approach to understand land use changes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Dedieu</w:t>
+                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières: une étude à Moc Chau (Vietnam)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duy Khanh Pham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Binh Vu Trong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural Science and Technology (JAST)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.321-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593255v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre organisation du travail et taille des exploitations laitières: une étude à Moc Chau (Vietnam)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Binh Vu Trong</w:t>
+                <w:t xml:space="preserve">Étudier l'impact des changements sur l'organisation du travail avec l'outil COTE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Calland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 171, pp.19-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195249v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l'impact des changements sur l'organisation du travail avec l'outil COTE</w:t>
+                <w:t xml:space="preserve">Transformations des systèmes d'élevage et du travail des éleveurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Calland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 171, pp.19-23</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.312-315</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593507v1</w:t>
+                <w:t xml:space="preserve">hal-02593498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des systèmes d'élevage et du travail des éleveurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tienne Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amaury Burlamaqui Bendahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.312-315</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593498v1</w:t>
+                <w:t xml:space="preserve">hal-01195281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Transformations des systèmes d'élevage et du travail des éleveurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.312-315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/agr.2010.0431⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0426⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01195281v1</w:t>
+                <w:t xml:space="preserve">hal-00956051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformations des systèmes d'élevage et du travail des éleveurs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Hostiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Barbosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.B. Burlamaqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.312-315. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/agr.2010.0431⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00956051v1</w:t>
+                <w:t xml:space="preserve">hal-02593497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liens entre salariat et activité agricole : itinéraires professionnels de salariés d'élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Le travail dans les exploitations d'élevage fermier. Cas d'exploitations caprines des Alpes du nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Calland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Agricultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 19 (5), pp.354-358</w:t>
+              <w:t xml:space="preserve">, 2010, 19 (5), pp.331-337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02593497v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02593254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Dupre</w:t>
+                <w:t xml:space="preserve">Patterns of work organisation in livestock farms: The ATELAGE approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Remy</w:t>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121 (1), pp.28-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.livsci.2008.05.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591175v1</w:t>
+                <w:t xml:space="preserve">hal-01195227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of work organisation in livestock farms: The ATELAGE approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Livestock farming systems in urban mountain: differentiated paths to remain in time.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.127-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5367/000000009788632412⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.livsci.2008.05.014⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01195227v1</w:t>
+                <w:t xml:space="preserve">hal-00980525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming systems in urban mountain: differentiated paths to remain in time.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980525v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Livestock farming systems in urban mountain: differentiated paths to remain in time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques J. Rémy</w:t>
+                <w:t xml:space="preserve">N. Cialdella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 313-314, pp.6-23</w:t>
+              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38 (2), pp.127-135</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653762v1</w:t>
+                <w:t xml:space="preserve">hal-02592012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Livestock farming systems in urban mountain: differentiated paths to remain in time</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Patterns of work organisation in livestock farms: the ATELAGE model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Madelrieux</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outlook On Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 38 (2), pp.127-135</w:t>
+              <w:t xml:space="preserve">Livestock Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 121, pp.28-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02592012v1</w:t>
+                <w:t xml:space="preserve">hal-02590441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patterns of work organisation in livestock farms: the ATELAGE model</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Itinéraires croisés et relations entre éleveurs et salariés dans les Alpes du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nathalie N. Girard</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Dupre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Remy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Livestock Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 121, pp.28-37</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 313-314, pp.6-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02590441v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification and assessment of work organisation in livestock farms</w:t>
               </w:r>
@@ -5312,64 +5312,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qualification and assessment of work organisation in livestock farms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 2 (3), pp.435-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5388,584 +5388,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02590430v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELAGE : un modèle pour qualifier l’organisation du travail dans les exploitations d’élevage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+                <w:t xml:space="preserve">Comment appréhender conjointement les changements techniques et les changements du travail en élevage ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dobremez</w:t>
+                <w:t xml:space="preserve">G. Serviere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (1), pp.47-57</w:t>
+              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 15 (6), pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02660208v1</w:t>
+                <w:t xml:space="preserve">hal-02588506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment appréhender conjointement les changements techniques et les changements du travail en élevage ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">ATELAGE : un modèle pour qualifier l'organisation du travail dans les exploitations d'élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Cournut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers Agricultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 15 (6), pp.21</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02588506v1</w:t>
+                <w:t xml:space="preserve">hal-02587931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATELAGE : un modèle pour qualifier l'organisation du travail dans les exploitations d'élevage</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">La zootechnie et l’organisation du travail : modéliser les interactions entre conduite d’élevage et main-d’oeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Productions Animales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 19 (1), pp.47-58</w:t>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 185, pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587931v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zootechnie et l’organisation du travail : modéliser les interactions entre conduite d’élevage et main-d’oeuvre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">La zootechnie et l'organisation du travail : modéliser les interactions entre conduite d'élevage et main-d'½uvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 185, pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655140v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02587930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La zootechnie et l'organisation du travail : modéliser les interactions entre conduite d'élevage et main-d'½uvre</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dobremez</w:t>
+                <w:t xml:space="preserve">ATELAGE : un modèle pour qualifier l’organisation du travail dans les exploitations d’élevage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Madelrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 185, pp.35-52</w:t>
+              <w:t xml:space="preserve">Productions Animales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 19 (1), pp.47-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02587930v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02660208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la zootechnie s’intéresse à l’organisation du travail en élevage : quel modèle pour rendre compte des interactions entre conduite d’élevage et main-d’œuvre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.35-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5990,77 +5990,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifications de l'utilisation du territoire lorsque des éleveurs cherchent à résoudre leurs problèmes de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dobremez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 172, pp.355-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6117,51 +6117,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronde des saisons, vie des troupeaux et labeur des hommes. Modélisation de l`organisation du travail en exploitation d`élevage herbivore au cours d`une année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Madelrieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Docteur de l'Institut National Agronomique Paris-Grignon, INA P-G, 2004. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6428,51 +6428,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-025-01558-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Beguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x01d-7846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03263050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1889475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608317v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillion" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0065" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065857v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065866v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558277v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608316v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608314v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014947v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503462v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017013" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608313v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borg" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721169607751384E12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092383v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora Correa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603009v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd-journal-d-14-00011.1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2709" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601644v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier-Foglar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0123-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;duline Terrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712003037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593254v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calland" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593532v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Pham" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Vu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593255v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195249v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Pham" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Vu Trong" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0404" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593507v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593498v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956051v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0431" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00980525v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000009788632412" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592012v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cialdella" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700122X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660208v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588506v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587931v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655140v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587930v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584084v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05120085v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hittner S&#225;nchez" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Madelrieux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Vayssi&#232;res" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nesme" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12571-025-01558-0" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04498649v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souhil Harchaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Grillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Courtonne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10705-024-10344-x" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04004014v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Madelrieux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2023001" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04135588v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2023.36.1.7430" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03289657v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Ruault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Torre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bray" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8908" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03136173v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Beguin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hostiou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Jacquot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyn Fagon" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/x01d-7846" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03263050v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Dermine-Brullot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fleuet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lescoat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2021.1889475" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932981v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Wiktor Gabriel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2020.106765" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932974v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Hirczak" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bergeret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5745" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02965174v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.5779" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558277v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608316v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prevost" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Madelrieux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608314v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Kockmann" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vernier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607595v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bergeret" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608317v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fillion" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/opag-2018-0065" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065857v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr&#233;vost Philippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02065866v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503462v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Buclet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Moraine" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017013" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608313v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dobremez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Borg" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02014947v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2017014" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393843v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine-Mornas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.4721169607751384E12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02092383v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Havet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cournut" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pastora Correa" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Poccard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02603009v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Terrier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1659/mrd-journal-d-14-00011.1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542076v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Alavoine Mornas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.2709" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601644v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Delannoy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. George-Marcelpoil" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Piazza-Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Berthier-Foglar" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632267v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Loucougaray" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pauthenet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Nettier" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601488v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dor&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Compagnone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Barnaud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601109v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201367v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13593-012-0123-8" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201255v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dulline Terrier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Dufour" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dedieu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195355v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;duline Terrier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dedieu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S1966960712003037" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593532v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dedieu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.K. Pham" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.B. Vu" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593255v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duy Khanh Pham" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Vu Trong" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0404" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593507v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Calland" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593498v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195281v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Dupre" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tienne Barbosa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Burlamaqui Bendahan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0426" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956051v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B. Dedieu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/agr.2010.0431" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593497v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Barbosa" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.B. Burlamaqui" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593254v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195227v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie N. Girard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.014" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJBMGD1-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-00980525v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cialdella" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5367/000000009788632412" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653762v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. R&#233;my" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592012v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cialdella" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590441v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591175v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Remy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195148v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173110700122X" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02590430v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588506v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serviere" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587931v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655140v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02587930v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660208v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dobremez" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675111v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02581209v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02584084v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02834213v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>