--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1301,337 +1301,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01203931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emended description of the genus Phyllobacterium and description of four novel species associated with plant roots: Phyllobacterium bourgognense sp nov., Phyllobacterium ifriqiyense sp nov., Phyllobacterium leguminum sp nov and Phyllobacterium brassicacearum sp nov</w:t>
+                <w:t xml:space="preserve">Nitrate-dependent control of root architecture and N nutrition are altered by a plant growth-promoting Phyllobacterium sp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mantelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Desbrosses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Fisher-Le Saux</w:t>
+                <w:t xml:space="preserve">Marièle Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Zakhia</w:t>
+                <w:t xml:space="preserve">Timothy J. Tranbarger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Bena</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Bonneau</w:t>
+                <w:t xml:space="preserve">Jean-Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Planta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 223 (3), pp.591-603. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00425-005-0106-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1099/ijs.0.63911-0⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02665673v1</w:t>
+                <w:t xml:space="preserve">hal-02664434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrate-dependent control of root architecture and N nutrition are altered by a plant growth-promoting Phyllobacterium sp</w:t>
+                <w:t xml:space="preserve">Emended description of the genus Phyllobacterium and description of four novel species associated with plant roots: Phyllobacterium bourgognense sp nov., Phyllobacterium ifriqiyense sp nov., Phyllobacterium leguminum sp nov and Phyllobacterium brassicacearum sp nov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mantelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marièle Larcher</w:t>
+                <w:t xml:space="preserve">Marion Fisher-Le Saux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothy J. Tranbarger</w:t>
+                <w:t xml:space="preserve">Frédéric Zakhia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Cleyet-Marel</w:t>
+                <w:t xml:space="preserve">Gilles Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00425-005-0106-y⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Systematic and Evolutionary Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 56, pp.827-839. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1099/ijs.0.63911-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664434v1</w:t>
+                <w:t xml:space="preserve">hal-02665673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early modifications of Brassica napus root system architecture induced by a plant growth-promoting Phyllobacterium strain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marièle Larcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1639,51 +1639,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mantelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Rapior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Cleyet-Marel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Phytologist</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 160 (1), pp.119-125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156398v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Armstrong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanpreet Kaur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van den Akker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Jones" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101930" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Viet Ha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.854961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong V Nguy&#234;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lt. Bi&#7879;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh B T&#244;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#208;&#244;n &#208;. L&#234;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kathryn Wright" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela C Coke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J Lilley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Wright" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gartner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn H Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.661194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Guzeeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adokiye Berepiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1264-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRN7KN0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664434v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;le Larcher" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0106-y" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17497C192171B3FDCF6354CF0E635ED9AF36649D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00862.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156398v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Armstrong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanpreet Kaur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van den Akker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Jones" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101930" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Viet Ha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.854961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong V Nguy&#234;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lt. Bi&#7879;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh B T&#244;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#208;&#244;n &#208;. L&#234;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kathryn Wright" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela C Coke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J Lilley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Wright" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gartner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn H Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.661194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Guzeeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adokiye Berepiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1264-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRN7KN0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;le Larcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0106-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17497C192171B3FDCF6354CF0E635ED9AF36649D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00862.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>