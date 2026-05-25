--- v1 (2026-04-07)
+++ v2 (2026-05-25)
@@ -351,295 +351,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04230005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights Into the Genetics of the Zhonghua 11 Resistance to Meloidogyne graminicola and Its Molecular Determinism in Rice</w:t>
+                <w:t xml:space="preserve">Meloidogyne-SP4 effector gene silencing reduces reproduction of root-knot nematodes in rice (Oryza sativa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hue Thi Nguyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mantelin</w:t>
+                <w:t xml:space="preserve">Phong V Nguyên</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cuong Viet Ha</w:t>
+                <w:t xml:space="preserve">Thanh Lt. Biện</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Lorieux</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">John T Jones</w:t>
+                <w:t xml:space="preserve">Linh B Tôn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ðôn Ð. Lê</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Kathryn Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.854961⟩</w:t>
+              <w:t xml:space="preserve">Nematology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 24 (5), pp.571-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1163/15685411-bja10152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03792380v1</w:t>
+                <w:t xml:space="preserve">hal-03792369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meloidogyne-SP4 effector gene silencing reduces reproduction of root-knot nematodes in rice (Oryza sativa)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Insights Into the Genetics of the Zhonghua 11 Resistance to Meloidogyne graminicola and Its Molecular Determinism in Rice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linh B Tôn</w:t>
+                <w:t xml:space="preserve">Hue Thi Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mantelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ðôn Ð. Lê</w:t>
+                <w:t xml:space="preserve">Cuong Viet Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kathryn Wright</w:t>
+                <w:t xml:space="preserve">Mathias Lorieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John T Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nematology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 24 (5), pp.571-588. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1163/15685411-bja10152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.854961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792369v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The GpIA7 effector from the potato cyst nematode Globodera pallida targets potato EBP1 and interferes with the plant cell cycle</w:t>
               </w:r>
@@ -2200,51 +2200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156398v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Armstrong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanpreet Kaur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van den Akker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Jones" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101930" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792380v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Viet Ha" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.854961" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792369v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong V Nguy&#234;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lt. Bi&#7879;n" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh B T&#244;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#208;&#244;n &#208;. L&#234;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kathryn Wright" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10152" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela C Coke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J Lilley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Wright" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gartner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn H Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.661194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Guzeeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adokiye Berepiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1264-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRN7KN0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;le Larcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0106-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17497C192171B3FDCF6354CF0E635ED9AF36649D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00862.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05156398v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jie Li" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mantelin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miles Armstrong" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanpreet Kaur" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Gomez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jipb.13950" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230005v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerry Leslie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van den Akker" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T Jones" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pmpp.2022.101930" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792369v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phong V Nguy&#234;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Lt. Bi&#7879;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh B T&#244;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#208;&#244;n &#208;. L&#234;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kathryn Wright" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/15685411-bja10152" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03792380v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hue Thi Nguyen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuong Viet Ha" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lorieux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.854961" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04230033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela C Coke" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Thorpe" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J Lilley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn M Wright" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erab353" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04229982v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike Gartner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Hein" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn H Brown" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.661194" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439090v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Eves-van Den Akker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik R. Laetsch" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine J. Lilley" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G. J. Danchin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-016-0985-1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293531v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne G.J. Danchin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena A. Guzeeva" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adokiye Berepiki" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John T. Jones" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msw041" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Contesto" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Milesi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouk Zancarini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Desbrosses" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-010-1264-0" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-RRN7KN0X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664434v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari&#232;le Larcher" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy J. Tranbarger" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Cleyet-Marel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00425-005-0106-y" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17497C192171B3FDCF6354CF0E635ED9AF36649D/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665673v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Fisher-Le Saux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zakhia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bena" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bonneau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/ijs.0.63911-0" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196429v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Muller" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rapior" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1469-8137.2003.00862.x" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-04886383v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chave" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Djian-Caporalino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fournet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe C. Nicot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150252v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Sallaberry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eden Darnige" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Hoffbeck" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Fourre" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Pochon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>