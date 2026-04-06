--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -169,215 +169,215 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comédie et noblesse au siècle des Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Le Chevalier et la dame de Carlo Goldoni (1532-1533), pp.107-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Donner la comédie. La conscience métathéâtrale des héros marivaudiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Marivaux (1117), pp.57-69</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Comédie et noblesse au siècle des Lumières</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rêve théâtral de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Le Chevalier et la dame de Carlo Goldoni (1532-1533), pp.107-108</w:t>
-[...67 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2021, Jacques et son maître de Milan Kundera (1497), pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
@@ -743,795 +743,795 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’auctorialité théâtrale à l’épreuve du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Voltaire historien, 12, pp.245-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/JKBB7236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107936v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DIDEROT ET L'HISTOIRE DU THÉÂTRE : PASSÉ, PRÉSENT(S) ET AVENIR DES SPECTACLES DANS LA THÉORIE DIDEROTIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Diderot et les spectacles, 47, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03311079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’auctorialité théâtrale à l’épreuve du spectacle</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ÉDITION, PURGATOIRE OU LABORATOIRE ? LE CAS DE LOUIS-SÉBASTIEN MERCIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le texte de théâtre et ses publics, sous la direction de Florence Naugrette et et Ariane Ferry, 1-2, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bret-Vitoz, L’Espace et la scène. Dramaturgie de la tragédie française (1691-1759), Oxford, Voltaire Foundation, 2008 (SVEC 2008:11), 345 p. [compte-rendu]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Voltaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, Voltaire historien, 12, pp.245-258. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.70551/JKBB7236⟩</w:t>
+              <w:t xml:space="preserve">, 2010, Voltaire et l'histoire nationale, 10, pp.358-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/IELT8055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">L'ÉDITION, PURGATOIRE OU LABORATOIRE ? LE CAS DE LOUIS-SÉBASTIEN MERCIER</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES LUMIÈRES ET LA NOSTALGIE DES GRANDS CRIMES : À PROPOS DE QUELQUES ADAPTATIONS FRANÇAISES DE LA DOMESTIC TRAGEDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Réécritures du crime : l'acte sanglant sur la scène (XVIe-XVIIIe siècles), sous la direction de F. Lecercle, L. Marie et Z. Schweitzer, 67, pp.187-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VOLTAIRE ET SON THÉÂTRE AU MIROIR DES ANECDOTES DRAMATIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le théâtre de Voltaire, XXXIII, 2, pp.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MYTHOLOGIES DE L'EFFET PATHÉTIQUE AU XVIII e SIÈCLE : NATURE ET ENJEUX DE L'EFFICACITÉ DRAMATIQUE DANS LE DISCOURS COMMUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le langage des larmes aux siècles classiques, 62, pp.259-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JOUER LES PLEURS : REPRÉSENTATION DES LARMES ET STATUT DE L'INTERPRÈTE AU DIX-HUITIÈME SIÈCLE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, Le texte de théâtre et ses publics, sous la direction de Florence Naugrette et et Ariane Ferry, 1-2, pp.109-118</w:t>
+              <w:t xml:space="preserve">, 2007, 59 (1-4), pp.163-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...43 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafts are required for acetylcholine receptor clustering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Stetzkowski-Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Recouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Voltaire</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (1-2), pp.37-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...303 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mademoiselle Clairon et Sophie Arnould vues par les Goncourt ou le théâtre intime des actrices du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 13, pp.23-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312715v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-00122797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations sur un &amp;quot;sentiment informe&amp;quot; : dramaturgie de l'inceste dans quelques drames de la seconde moitié du XVIIIe siècle</w:t>
               </w:r>
@@ -2330,663 +2330,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Louis-Sébastien Mercier, Zoé, drame en trois actes et en prose (1782), édition critique par Sophie Marchand, dans Louis-Sébastien Mercier, Théâtre complet (1769-1809), sous la direction de Jean-Claude Bonnet, tome III</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, III, pp.1717-1804, 2014, 9782745326393</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994886v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis-Sébastien Mercier Le Déserteur, drame en cinq actes et en prose (1770), édition critique par Sophie Marchand, dans Louis-Sébastien Mercier, Théâtre complet (1769-1809), sous la direction de Jean-Claude Bonnet, tome I</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Honoré Champion, I, pp.171-268, 2014, 9782745326393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, III, pp.1717-1804, 2014, 9782745326393</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Sébastien Mercier Jenneval ou le Barnevelt français, drame en cinq actes et en prose (1769), dans Louis-Sébastien Mercier, Théâtre complet (1769-1809), sous la direction de Jean-Claude Bonnet, tome I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, I, pp.59-169, 2014, 9782745326393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, I, pp.59-169, 2014, 9782745326393</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Histoire littéraire du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin, collection "128", 2014, 978-2200290672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Armand Colin, collection "128", 2014, 978-2200290672</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Sébastien Mercier Molière, drame en cinq actes et en prose, imité de Goldoni (1776), édition critique par Sophie Marchand, dans Louis-Sébastien Mercier, Théâtre complet (1769-1809), sous la direction de Jean-Claude Bonnet, tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, II, pp.893-1046, 2014, 9782745326393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, II, pp.893-1046, 2014, 9782745326393</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Sébastien Mercier La Maison de Molière, comédie en cinq actes et en prose (1787), édition critique par Sophie Marchand, dans Louis-Sébastien Mercier, Théâtre complet (1769-1809), sous la direction de Jean-Claude Bonnet, tome IV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Honoré Champion, IV, pp.2119-2220, 2014, 9782745326393</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Honoré Champion, IV, pp.2119-2220, 2014, 9782745326393</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994894v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Théorie subreptice : Usages de l’anecdote dans la théorie théâtrale de la Renaissance aux Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecercle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses universitaires de Paris-Sorbonne (PUPS). 2012, Theatrum mundi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ujm-02000209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Giappiconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne, collection Theatrum mundi, 2012, 9782840508267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anecdotes dramatiques de la Renaissance aux Lumières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecercle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Dagen</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne, collection Theatrum mundi, 2012, 9782840508267</w:t>
+                <w:t xml:space="preserve">Zoé Schweitzer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne, collection Theatrum mundi, 2012, 978-2840508090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994926v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">ujm-02000209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lesage, Turcaret, comédie en cinq actes (1709), édition critique par Sophie Marchand, dans Œuvres complètes de Lesage. Théâtre français, tome II, sous la direction de Christelle Bahier-Porte</w:t>
               </w:r>
@@ -4209,173 +4209,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">LANGUE DES ÉMOTIONS ET RETOUR À L'ORIGINE : LE CRI DE LA NATURE DANS LE THÉÂTRE DU XVIII E SIÈCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Ferrer, Catherine Ramond. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La langue des émotions XVIe-XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Classiques Garnier, p. 293-306, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03287401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">LES ACTRICES ET L'IMAGINAIRE ÉROTIQUE. REMARQUES SUR LE VEDETTARIAT FÉMININ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Filippi, Sarah Harvey, Sophie Marchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le sacre de l'acteur. Émergence du vedettariat théâtral de Molière à Sarah Bernhardt</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, collection "U : Lettres", pp.191-202, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312720v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03287401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FORMES SENSIBLES DE LA PROVIDENCE DANS HENRIETTE ET SAINT-CLAIR DE SADE</w:t>
               </w:r>
@@ -6442,51 +6442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.095.0067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Melai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311079v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107936v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JKBB7236" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05132001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IELT8055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stetzkowski-Marden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Recouvreur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Camus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cartaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Harvey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/le-sacre-de-lacteur-emergence-du-vedettariat-theatral-de-moliere-sarah-bernhardt-9782200615529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994870v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994886v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dagen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giappiconi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boissieras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document5806.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312720v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ritz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Igalens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984260v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.095.0067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Melai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107936v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JKBB7236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05132001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IELT8055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stetzkowski-Marden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Recouvreur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Camus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cartaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Harvey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/le-sacre-de-lacteur-emergence-du-vedettariat-theatral-de-moliere-sarah-bernhardt-9782200615529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994918v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dagen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giappiconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boissieras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document5806.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ritz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Igalens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>