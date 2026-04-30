--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -169,1645 +169,1645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03993974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Donner la comédie. La conscience métathéâtrale des héros marivaudiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Marivaux (1117), pp.57-69</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979900v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comédie et noblesse au siècle des Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Le Chevalier et la dame de Carlo Goldoni (1532-1533), pp.107-108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03984260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Donner la comédie. La conscience métathéâtrale des héros marivaudiens</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le rêve théâtral de Diderot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Jacques et son maître de Milan Kundera (1497), pp.79-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03984258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur le succès théâtral à partir des nouvelles perspectives ouvertes par la base de données des registres de la Comédie-Française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, La question du répertoire au théâtre (95), pp.67-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/licla1.095.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03975437v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Être Shakespeare ou rien. Stendhal et le théâtre du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maurizio Melai</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Stendhal et le XVIIIe siècle (18), pp.135-154</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« LA TRAGEDIE COURT LES RUES » : LE LIEU DU TRAGIQUE, ENTRE THEATRE ET EXPERIENCE DU PRESENT (1760-1799)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Le tragique moderne, sous la direction de Maurizio Melai (14), pp.25-42</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04001678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diderot, le théâtre et les larmes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Marivaux (1117), pp.57-69</w:t>
+              <w:t xml:space="preserve">, 2013, 1014, pp.118-129</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le rêve théâtral de Diderot</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">QUELQUES HYPOTHÈSES SUR LA RUSE MARIVAUDIENNE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Avant-scène. Théâtre </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Jacques et son maître de Milan Kundera (1497), pp.79-81</w:t>
+              <w:t xml:space="preserve">Comparatismes en Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, La ruse en scène. poétiques et politiques de la tromperie (XVIe-XVIIIe siècles), sous la direction d'Anne Duprat et de Clotilde Thouret, 3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Réflexions sur le succès théâtral à partir des nouvelles perspectives ouvertes par la base de données des registres de la Comédie-Française</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312793v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’auctorialité théâtrale à l’épreuve du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Littératures classiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/licla1.095.0067⟩</w:t>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Voltaire historien, 12, pp.245-258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/JKBB7236⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Maurizio Melai</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05107936v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DIDEROT ET L'HISTOIRE DU THÉÂTRE : PASSÉ, PRÉSENT(S) ET AVENIR DES SPECTACLES DANS LA THÉORIE DIDEROTIENNE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Année Stendhalienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Stendhal et le XVIIIe siècle (18), pp.135-154</w:t>
+              <w:t xml:space="preserve">Recherches sur Diderot et sur l'Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Diderot et les spectacles, 47, pp.9-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« LA TRAGEDIE COURT LES RUES » : LE LIEU DU TRAGIQUE, ENTRE THEATRE ET EXPERIENCE DU PRESENT (1760-1799)</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311079v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ÉDITION, PURGATOIRE OU LABORATOIRE ? LE CAS DE LOUIS-SÉBASTIEN MERCIER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Le texte de théâtre et ses publics, sous la direction de Florence Naugrette et et Ariane Ferry, 1-2, pp.109-118</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Bret-Vitoz, L’Espace et la scène. Dramaturgie de la tragédie française (1691-1759), Oxford, Voltaire Foundation, 2008 (SVEC 2008:11), 345 p. [compte-rendu]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Voltaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Voltaire et l'histoire nationale, 10, pp.358-362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.70551/IELT8055⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05132001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES LUMIÈRES ET LA NOSTALGIE DES GRANDS CRIMES : À PROPOS DE QUELQUES ADAPTATIONS FRANÇAISES DE LA DOMESTIC TRAGEDY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Réécritures du crime : l'acte sanglant sur la scène (XVIe-XVIIIe siècles), sous la direction de F. Lecercle, L. Marie et Z. Schweitzer, 67, pp.187-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311076v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VOLTAIRE ET SON THÉÂTRE AU MIROIR DES ANECDOTES DRAMATIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Œuvres et critiques. Revue internationale d'étude et de réception critique des œuvres littéraires de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Le théâtre de Voltaire, XXXIII, 2, pp.47-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MYTHOLOGIES DE L'EFFET PATHÉTIQUE AU XVIII e SIÈCLE : NATURE ET ENJEUX DE L'EFFICACITÉ DRAMATIQUE DANS LE DISCOURS COMMUN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Le langage des larmes aux siècles classiques, 62, pp.259-271</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310788v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">JOUER LES PLEURS : REPRÉSENTATION DES LARMES ET STATUT DE L'INTERPRÈTE AU DIX-HUITIÈME SIÈCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue d'Histoire du Théâtre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 59 (1-4), pp.163-176</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mademoiselle Clairon et Sophie Arnould vues par les Goncourt ou le théâtre intime des actrices du XVIIIe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Edmond et Jules de Goncourt</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 13, pp.23-35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312715v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafts are required for acetylcholine receptor clustering.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Stetzkowski-Marden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Recouvreur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Camus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Cartaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Molecular Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 30 (1-2), pp.37-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00122797v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Variations sur un &amp;quot;sentiment informe&amp;quot; : dramaturgie de l'inceste dans quelques drames de la seconde moitié du XVIIIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orages, Littérature et culture (1760-1830)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, Le tragique moderne, sous la direction de Maurizio Melai (14), pp.25-42</w:t>
+              <w:t xml:space="preserve">, 2006, Formes errantes et vagabondes, 5, pp.123-142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Diderot, le théâtre et les larmes.</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311411v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogue théâtral à l'épreuve du pathétique : autour de Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe. Revue littéraire mensuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 1014, pp.118-129</w:t>
+              <w:t xml:space="preserve">Studies on Voltaire and the Eighteenth Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 2005-07, pp.231-241</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...396 lines deleted...]
-                <w:t xml:space="preserve">LES LUMIÈRES ET LA NOSTALGIE DES GRANDS CRIMES : À PROPOS DE QUELQUES ADAPTATIONS FRANÇAISES DE LA DOMESTIC TRAGEDY</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310766v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ÉTHIQUE ET POLITIQUE DES LARMES DANS VIRGINIE DE CAMPISTRON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Littératures classiques (continuation des Cahiers de littérature du XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, Réécritures du crime : l'acte sanglant sur la scène (XVIe-XVIIIe siècles), sous la direction de F. Lecercle, L. Marie et Z. Schweitzer, 67, pp.187-200</w:t>
+              <w:t xml:space="preserve">, 2004, Campistron et consorts : tragédie et opéra en France (1680-1733), 52, pp.193-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...559 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03310890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VOLTAIRE CRITIQUE DES DISCONVENANCES DU STYLE CORNÉLIEN : DU STYLE TRAGIQUE DANS LES COMMENTAIRES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Corneille après Corneille (1684-1791), 225, pp.625-636</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310972v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03310890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2702,259 +2702,259 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Giappiconi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne, collection Theatrum mundi, 2012, 9782840508267</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03994918v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La Théorie subreptice : Usages de l’anecdote dans la théorie théâtrale de la Renaissance aux Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lecercle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Paris-Sorbonne (PUPS). 2012, Theatrum mundi</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ujm-02000209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anecdotes dramatiques de la Renaissance aux Lumières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Lecercle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...99 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Schweitzer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de l'Université Paris Sorbonne, collection Theatrum mundi, 2012, 978-2840508090</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6442,51 +6442,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984260v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979900v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.095.0067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Melai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107936v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JKBB7236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05132001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IELT8055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122797v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stetzkowski-Marden" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Recouvreur" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Camus" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cartaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312715v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Harvey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/le-sacre-de-lacteur-emergence-du-vedettariat-theatral-de-moliere-sarah-bernhardt-9782200615529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994918v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dagen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giappiconi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boissieras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document5806.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ritz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Igalens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03993974v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Marchand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979900v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984260v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984258v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03975437v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/licla1.095.0067" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979867v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Melai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001678v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310686v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312793v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05107936v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JKBB7236" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311079v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05132001v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/IELT8055" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311076v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312610v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310788v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310775v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312715v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00122797v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Stetzkowski-Marden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Recouvreur" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Camus" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Cartaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311411v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310766v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984245v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Bret-Vitoz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Delon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984243v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frantz" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien C&#244;t&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02522309v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Pavy-Guilbert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02106334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Filippi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Harvey" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.armand-colin.com/le-sacre-de-lacteur-emergence-du-vedettariat-theatral-de-moliere-sarah-bernhardt-9782200615529" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01564793v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984238v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994886v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994870v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994865v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994018v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994894v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994918v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dagen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Giappiconi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-02000209v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Schweitzer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lecercle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994926v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994829v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00802048v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Bahier-Porte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994816v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994001v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994010v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Boissieras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984251v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984249v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979879v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984254v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312775v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312708v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03984265v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312788v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312785v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fabula.org/colloques/document5806.php" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312728v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03287401v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312720v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311417v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311419v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313197v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312699v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nancy" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310882v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310979v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03313194v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001919v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311408v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312632v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312623v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312755v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310982v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312739v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03310975v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312743v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311416v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03311414v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312735v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03312769v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03892396v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ritz" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994909v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Igalens" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001894v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>