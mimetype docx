--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Mariani-Rousset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-RoussetMaître de conférences en sciences du langageUniversité de Franche-Comté / SLHS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en psychologie/sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté / SLHS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ELLIADD (EA4661) – pôle MPN-Médiations et Pratiques NumériquesMembre du Conseil de laboratoireResponsable Lp METICo-responsable du thème Mettre en œuvre, donner forme à la MSHEMembre du réseau Cartotête et d'ICOM-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain comme devenir de la participation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’espace résidentiel et représentation sociocognitive des émotions associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche saisit les représentations socio-cognitives de l’espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des pictogrammes pour figurer les représentations sociocognitives de l’espace résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, 10.4000/mappemonde.7890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Litot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.999. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de… Les cinq blessures qui empêchent d’être soi-même de Lise Bourbeau. Projet Discipline, https://hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de pause et design de mobilier urbain pour les personnes à mobilité réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Disability Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15353/cjds.v6i2.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes du mazzérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I comme Îles : Corse et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection soyeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taïpé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les visiteurs interagissent avec les expôts et les autres visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des parcours en muséologie des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations projectives dans la transition urbaine : la ville revisitée par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Congrès de la Société Française des Sciences de l’Information et de la Communication : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ. Rennes 2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain : entre transgression et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NuAnCES dans l’Art Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHE Besançon, Mar 2024, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’enquêtes qualitatives en sciences humaines et sociales : approche réflexive - Libérer la parole habitante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CITERES, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de vie et lien social : cartes sensibles d’un projet d’alternatives aux EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cartotête : Représentation socio-spatiales et rapport à l’autre / aux autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Aug 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoires des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Drawing Memories/Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR CORE, Sep 2023, Univ. Paris 1 - Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la pratique des cyclistes pour concevoir une interface de vélomobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville transgressée ou comment l’art urbain redessine l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes visuelles en sciences humaines et sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI, ELLIADD, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, 15-17 nov.​, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Dec 2021, San Cristóbal de La Laguna (Santa Cruz de Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection d’un cinéma interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« TRANSCRIPT », « Cartes mentales » : entre transmission mémorielle et projection symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne - ANR CORES, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateurs d’un ressenti en espace vert urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaine et sociales : de la captation à la diffusion des résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine et les applications mobiles : dispositifs de visite en Bourgogne–Franche-Comté, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interprofessionnelles patrimoine, numérique et participation : conception, fonctionnement et usages des dispositifs numériques participatifs relatifs au patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’insulte et place de l’individu dans la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e séminaire-apéro du CEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'évaluation de l'espace résidentiel et cartographie des émotions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Cartotête - Cartes mentales : quelle méthodologie pour aborder les représentations socio-spatiales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Mariani-Rousset, A. Griffond-Boitier, Oct 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en commun pour apprendre le divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenti et place du sujet au travers des expressions langagières spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation des états internes : perceptions, affects, cognition et statut de l'expérient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non‐verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler par le corps, réinvestir l'amour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail un outil de mobilité durable pour une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème conférence de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, transmission et légitimité des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR-Educ, Journée d’Études Didactiques, Langage et Formation des enseignants, ESPE Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of the self and memories of place in street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton &amp; T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing from memories. Representation and Creativity Across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2025, 1-0364-1859-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoire des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton et T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-50448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Novello, B. Urbas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.157-174, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste comme modèle de livre écologique. Projet Hôp, micro-édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lhomme-Rolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliodiversity, les Alternatives - Écologie, économie sociale et solidarité : l’avenir du livre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses. La traversée des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, pp.213-235, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité. Cartes mentales et dessins réflexifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations socio-cognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cartotête, pp.80-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheres and Hows of Residential Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-70, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals in Their Spatial and Social Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing The Decision-Making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.193-226, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence itinérante : de Peytard à Perec – ou l’art de la sémiodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chauvin-Vileno, M. Madini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntagmes et entailles. Hommage à Jean Peytard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.207-214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et avoir&amp;quot; : les limites, constituantes du sujet. L’accès aux rapports sociaux dans une situation éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M-P. Poggi, A. Chauvin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, interaction, interprétation : à la croisée du sens, des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.109-150, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.43-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les processus de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.229-269, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu dans son environnement spatial et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.11-42, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et ses descendants : les explorations de NOAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perec et l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Le Castor Astral, pp.159-174, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts de transmission et croyances ésotériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Nachin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, histoire, rêve et poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.157-161, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des parcours dans les lieux d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Grosjean, J-P.Thibaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace urbain en méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.29-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Cartes sensibles pour l’ANR CARAVANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À pied d’œuvre / va savoir / le sens de la ville. Séminaire déambulatoire ELLIADD/CCM , Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours d'expositions : une situation de communication. Du comportement à la construction du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Lyon2, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03538240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Mariani-Rousset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-RoussetMaître de conférences en sciences du langageUniversité de Franche-Comté / SLHS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en psychologie/sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté / SLHS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ELLIADD (EA4661) – pôle MPN-Médiations et Pratiques NumériquesMembre du Conseil de laboratoireResponsable Lp METICo-responsable du thème Mettre en œuvre, donner forme à la MSHEMembre du réseau Cartotête et d'ICOM-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain comme devenir de la participation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’espace résidentiel et représentation sociocognitive des émotions associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche saisit les représentations socio-cognitives de l’espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des pictogrammes pour figurer les représentations sociocognitives de l’espace résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, 10.4000/mappemonde.7890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Litot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.999. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de… Les cinq blessures qui empêchent d’être soi-même de Lise Bourbeau. Projet Discipline, https://hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes du mazzérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de pause et design de mobilier urbain pour les personnes à mobilité réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Disability Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15353/cjds.v6i2.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I comme Îles : Corse et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection soyeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taïpé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les visiteurs interagissent avec les expôts et les autres visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des parcours en muséologie des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations projectives dans la transition urbaine : la ville revisitée par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Congrès de la Société Française des Sciences de l’Information et de la Communication : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ. Rennes 2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain : entre transgression et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NuAnCES dans l’Art Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHE Besançon, Mar 2024, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la pratique des cyclistes pour concevoir une interface de vélomobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville transgressée ou comment l’art urbain redessine l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes visuelles en sciences humaines et sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI, ELLIADD, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, 15-17 nov.​, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’enquêtes qualitatives en sciences humaines et sociales : approche réflexive - Libérer la parole habitante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CITERES, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de vie et lien social : cartes sensibles d’un projet d’alternatives aux EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cartotête : Représentation socio-spatiales et rapport à l’autre / aux autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Aug 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoires des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Drawing Memories/Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR CORE, Sep 2023, Univ. Paris 1 - Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Dec 2021, San Cristóbal de La Laguna (Santa Cruz de Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection d’un cinéma interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« TRANSCRIPT », « Cartes mentales » : entre transmission mémorielle et projection symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne - ANR CORES, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateurs d’un ressenti en espace vert urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaine et sociales : de la captation à la diffusion des résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine et les applications mobiles : dispositifs de visite en Bourgogne–Franche-Comté, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interprofessionnelles patrimoine, numérique et participation : conception, fonctionnement et usages des dispositifs numériques participatifs relatifs au patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’insulte et place de l’individu dans la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e séminaire-apéro du CEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'évaluation de l'espace résidentiel et cartographie des émotions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Cartotête - Cartes mentales : quelle méthodologie pour aborder les représentations socio-spatiales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Mariani-Rousset, A. Griffond-Boitier, Oct 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en commun pour apprendre le divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenti et place du sujet au travers des expressions langagières spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation des états internes : perceptions, affects, cognition et statut de l'expérient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non‐verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler par le corps, réinvestir l'amour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail un outil de mobilité durable pour une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème conférence de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, transmission et légitimité des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR-Educ, Journée d’Études Didactiques, Langage et Formation des enseignants, ESPE Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of the self and memories of place in street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton &amp; T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing from memories. Representation and Creativity Across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2025, 1-0364-1859-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoire des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton et T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-50448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Novello, B. Urbas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.157-174, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste comme modèle de livre écologique. Projet Hôp, micro-édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lhomme-Rolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliodiversity, les Alternatives - Écologie, économie sociale et solidarité : l’avenir du livre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses. La traversée des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, pp.213-235, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité. Cartes mentales et dessins réflexifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations socio-cognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cartotête, pp.80-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing The Decision-Making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.193-226, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheres and Hows of Residential Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-70, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals in Their Spatial and Social Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence itinérante : de Peytard à Perec – ou l’art de la sémiodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chauvin-Vileno, M. Madini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntagmes et entailles. Hommage à Jean Peytard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.207-214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et avoir&amp;quot; : les limites, constituantes du sujet. L’accès aux rapports sociaux dans une situation éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M-P. Poggi, A. Chauvin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, interaction, interprétation : à la croisée du sens, des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.109-150, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les processus de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.229-269, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.43-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu dans son environnement spatial et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.11-42, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et ses descendants : les explorations de NOAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perec et l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Le Castor Astral, pp.159-174, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts de transmission et croyances ésotériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Nachin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, histoire, rêve et poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.157-161, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des parcours dans les lieux d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Grosjean, J-P.Thibaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace urbain en méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.29-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Cartes sensibles pour l’ANR CARAVANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À pied d’œuvre / va savoir / le sens de la ville. Séminaire déambulatoire ELLIADD/CCM , Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours d'expositions : une situation de communication. Du comportement à la construction du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Lyon2, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03538240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin-L&#233;autaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15353/cjds.v6i2.354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Poli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565764v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lhomme-Rolot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159269v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864553v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864554v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03538240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin-L&#233;autaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15353/cjds.v6i2.354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Poli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lhomme-Rolot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03538240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>