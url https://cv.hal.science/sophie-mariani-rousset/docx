--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Mariani-Rousset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-RoussetMaître de conférences en sciences du langageUniversité de Franche-Comté / SLHS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en psychologie/sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté / SLHS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ELLIADD (EA4661) – pôle MPN-Médiations et Pratiques NumériquesMembre du Conseil de laboratoireResponsable Lp METICo-responsable du thème Mettre en œuvre, donner forme à la MSHEMembre du réseau Cartotête et d'ICOM-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain comme devenir de la participation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’espace résidentiel et représentation sociocognitive des émotions associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche saisit les représentations socio-cognitives de l’espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des pictogrammes pour figurer les représentations sociocognitives de l’espace résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, 10.4000/mappemonde.7890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Litot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.999. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de… Les cinq blessures qui empêchent d’être soi-même de Lise Bourbeau. Projet Discipline, https://hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes du mazzérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de pause et design de mobilier urbain pour les personnes à mobilité réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Disability Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15353/cjds.v6i2.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I comme Îles : Corse et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection soyeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taïpé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les visiteurs interagissent avec les expôts et les autres visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des parcours en muséologie des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations projectives dans la transition urbaine : la ville revisitée par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Congrès de la Société Française des Sciences de l’Information et de la Communication : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ. Rennes 2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain : entre transgression et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NuAnCES dans l’Art Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHE Besançon, Mar 2024, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la pratique des cyclistes pour concevoir une interface de vélomobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville transgressée ou comment l’art urbain redessine l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes visuelles en sciences humaines et sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI, ELLIADD, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, 15-17 nov.​, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’enquêtes qualitatives en sciences humaines et sociales : approche réflexive - Libérer la parole habitante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CITERES, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de vie et lien social : cartes sensibles d’un projet d’alternatives aux EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cartotête : Représentation socio-spatiales et rapport à l’autre / aux autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Aug 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoires des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Drawing Memories/Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR CORE, Sep 2023, Univ. Paris 1 - Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Dec 2021, San Cristóbal de La Laguna (Santa Cruz de Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection d’un cinéma interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« TRANSCRIPT », « Cartes mentales » : entre transmission mémorielle et projection symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne - ANR CORES, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateurs d’un ressenti en espace vert urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaine et sociales : de la captation à la diffusion des résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine et les applications mobiles : dispositifs de visite en Bourgogne–Franche-Comté, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interprofessionnelles patrimoine, numérique et participation : conception, fonctionnement et usages des dispositifs numériques participatifs relatifs au patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’insulte et place de l’individu dans la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e séminaire-apéro du CEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'évaluation de l'espace résidentiel et cartographie des émotions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Cartotête - Cartes mentales : quelle méthodologie pour aborder les représentations socio-spatiales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Mariani-Rousset, A. Griffond-Boitier, Oct 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en commun pour apprendre le divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenti et place du sujet au travers des expressions langagières spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation des états internes : perceptions, affects, cognition et statut de l'expérient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non‐verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler par le corps, réinvestir l'amour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail un outil de mobilité durable pour une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème conférence de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, transmission et légitimité des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR-Educ, Journée d’Études Didactiques, Langage et Formation des enseignants, ESPE Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of the self and memories of place in street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton &amp; T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing from memories. Representation and Creativity Across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2025, 1-0364-1859-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoire des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton et T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-50448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Novello, B. Urbas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.157-174, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste comme modèle de livre écologique. Projet Hôp, micro-édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lhomme-Rolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliodiversity, les Alternatives - Écologie, économie sociale et solidarité : l’avenir du livre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses. La traversée des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, pp.213-235, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité. Cartes mentales et dessins réflexifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations socio-cognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cartotête, pp.80-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing The Decision-Making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.193-226, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheres and Hows of Residential Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-70, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals in Their Spatial and Social Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence itinérante : de Peytard à Perec – ou l’art de la sémiodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chauvin-Vileno, M. Madini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntagmes et entailles. Hommage à Jean Peytard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.207-214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et avoir&amp;quot; : les limites, constituantes du sujet. L’accès aux rapports sociaux dans une situation éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M-P. Poggi, A. Chauvin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, interaction, interprétation : à la croisée du sens, des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.109-150, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les processus de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.229-269, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.43-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu dans son environnement spatial et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.11-42, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et ses descendants : les explorations de NOAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perec et l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Le Castor Astral, pp.159-174, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts de transmission et croyances ésotériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Nachin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, histoire, rêve et poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.157-161, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des parcours dans les lieux d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Grosjean, J-P.Thibaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace urbain en méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.29-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Cartes sensibles pour l’ANR CARAVANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À pied d’œuvre / va savoir / le sens de la ville. Séminaire déambulatoire ELLIADD/CCM , Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours d'expositions : une situation de communication. Du comportement à la construction du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Lyon2, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03538240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Mariani-Rousset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-RoussetMaître de conférences en sciences du langageUniversité de Franche-Comté / SLHS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en psychologie/sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté / SLHS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ELLIADD (EA4661) – pôle MPN-Médiations et Pratiques NumériquesMembre du Conseil de laboratoireResponsable Lp METICo-responsable du thème Mettre en œuvre, donner forme à la MSHEMembre du réseau Cartotête et d'ICOM-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain comme devenir de la participation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’espace résidentiel et représentation sociocognitive des émotions associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche saisit les représentations socio-cognitives de l’espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des pictogrammes pour figurer les représentations sociocognitives de l’espace résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, 10.4000/mappemonde.7890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Litot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.999. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de… Les cinq blessures qui empêchent d’être soi-même de Lise Bourbeau. Projet Discipline, https://hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de pause et design de mobilier urbain pour les personnes à mobilité réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Disability Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15353/cjds.v6i2.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes du mazzérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I comme Îles : Corse et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection soyeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taïpé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les visiteurs interagissent avec les expôts et les autres visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des parcours en muséologie des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations projectives dans la transition urbaine : la ville revisitée par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Congrès de la Société Française des Sciences de l’Information et de la Communication : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ. Rennes 2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain : entre transgression et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NuAnCES dans l’Art Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHE Besançon, Mar 2024, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’enquêtes qualitatives en sciences humaines et sociales : approche réflexive - Libérer la parole habitante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CITERES, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de vie et lien social : cartes sensibles d’un projet d’alternatives aux EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cartotête : Représentation socio-spatiales et rapport à l’autre / aux autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Aug 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoires des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Drawing Memories/Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR CORE, Sep 2023, Univ. Paris 1 - Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la pratique des cyclistes pour concevoir une interface de vélomobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville transgressée ou comment l’art urbain redessine l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes visuelles en sciences humaines et sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI, ELLIADD, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, 15-17 nov.​, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Dec 2021, San Cristóbal de La Laguna (Santa Cruz de Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection d’un cinéma interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« TRANSCRIPT », « Cartes mentales » : entre transmission mémorielle et projection symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne - ANR CORES, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateurs d’un ressenti en espace vert urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaine et sociales : de la captation à la diffusion des résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine et les applications mobiles : dispositifs de visite en Bourgogne–Franche-Comté, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interprofessionnelles patrimoine, numérique et participation : conception, fonctionnement et usages des dispositifs numériques participatifs relatifs au patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’insulte et place de l’individu dans la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e séminaire-apéro du CEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'évaluation de l'espace résidentiel et cartographie des émotions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Cartotête - Cartes mentales : quelle méthodologie pour aborder les représentations socio-spatiales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Mariani-Rousset, A. Griffond-Boitier, Oct 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en commun pour apprendre le divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenti et place du sujet au travers des expressions langagières spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation des états internes : perceptions, affects, cognition et statut de l'expérient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non‐verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler par le corps, réinvestir l'amour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail un outil de mobilité durable pour une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème conférence de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, transmission et légitimité des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR-Educ, Journée d’Études Didactiques, Langage et Formation des enseignants, ESPE Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of the self and memories of place in street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton &amp; T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing from memories. Representation and Creativity Across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2025, 1-0364-1859-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoire des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton et T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-50448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Novello, B. Urbas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.157-174, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste comme modèle de livre écologique. Projet Hôp, micro-édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lhomme-Rolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliodiversity, les Alternatives - Écologie, économie sociale et solidarité : l’avenir du livre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses. La traversée des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, pp.213-235, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité. Cartes mentales et dessins réflexifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations socio-cognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cartotête, pp.80-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheres and Hows of Residential Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-70, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals in Their Spatial and Social Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing The Decision-Making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.193-226, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence itinérante : de Peytard à Perec – ou l’art de la sémiodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chauvin-Vileno, M. Madini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntagmes et entailles. Hommage à Jean Peytard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.207-214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et avoir&amp;quot; : les limites, constituantes du sujet. L’accès aux rapports sociaux dans une situation éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M-P. Poggi, A. Chauvin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, interaction, interprétation : à la croisée du sens, des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.109-150, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les processus de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.229-269, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.43-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu dans son environnement spatial et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.11-42, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et ses descendants : les explorations de NOAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perec et l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Le Castor Astral, pp.159-174, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts de transmission et croyances ésotériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Nachin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, histoire, rêve et poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.157-161, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des parcours dans les lieux d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Grosjean, J-P.Thibaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace urbain en méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.29-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Cartes sensibles pour l’ANR CARAVANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À pied d’œuvre / va savoir / le sens de la ville. Séminaire déambulatoire ELLIADD/CCM , Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours d'expositions : une situation de communication. Du comportement à la construction du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Lyon2, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03538240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878093v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.10" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin-L&#233;autaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164778v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15353/cjds.v6i2.354" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Poli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352477v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161294v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352435v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352466v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499912v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537934v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lhomme-Rolot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380270v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380195v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380228v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03538240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin-L&#233;autaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15353/cjds.v6i2.354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Poli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lhomme-Rolot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03538240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>