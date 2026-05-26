--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Mariani-Rousset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-RoussetMaître de conférences en sciences du langageUniversité de Franche-Comté / SLHS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en psychologie/sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté / SLHS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ELLIADD (EA4661) – pôle MPN-Médiations et Pratiques NumériquesMembre du Conseil de laboratoireResponsable Lp METICo-responsable du thème Mettre en œuvre, donner forme à la MSHEMembre du réseau Cartotête et d'ICOM-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain comme devenir de la participation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’espace résidentiel et représentation sociocognitive des émotions associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche saisit les représentations socio-cognitives de l’espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des pictogrammes pour figurer les représentations sociocognitives de l’espace résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, 10.4000/mappemonde.7890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Litot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.999. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de… Les cinq blessures qui empêchent d’être soi-même de Lise Bourbeau. Projet Discipline, https://hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de pause et design de mobilier urbain pour les personnes à mobilité réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Disability Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15353/cjds.v6i2.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes du mazzérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I comme Îles : Corse et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection soyeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taïpé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les visiteurs interagissent avec les expôts et les autres visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des parcours en muséologie des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations projectives dans la transition urbaine : la ville revisitée par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Congrès de la Société Française des Sciences de l’Information et de la Communication : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ. Rennes 2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain : entre transgression et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NuAnCES dans l’Art Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHE Besançon, Mar 2024, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’enquêtes qualitatives en sciences humaines et sociales : approche réflexive - Libérer la parole habitante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CITERES, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de vie et lien social : cartes sensibles d’un projet d’alternatives aux EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cartotête : Représentation socio-spatiales et rapport à l’autre / aux autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Aug 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoires des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Drawing Memories/Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR CORE, Sep 2023, Univ. Paris 1 - Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la pratique des cyclistes pour concevoir une interface de vélomobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville transgressée ou comment l’art urbain redessine l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes visuelles en sciences humaines et sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI, ELLIADD, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, 15-17 nov.​, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Dec 2021, San Cristóbal de La Laguna (Santa Cruz de Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection d’un cinéma interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« TRANSCRIPT », « Cartes mentales » : entre transmission mémorielle et projection symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne - ANR CORES, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateurs d’un ressenti en espace vert urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaine et sociales : de la captation à la diffusion des résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine et les applications mobiles : dispositifs de visite en Bourgogne–Franche-Comté, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interprofessionnelles patrimoine, numérique et participation : conception, fonctionnement et usages des dispositifs numériques participatifs relatifs au patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’insulte et place de l’individu dans la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e séminaire-apéro du CEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'évaluation de l'espace résidentiel et cartographie des émotions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Cartotête - Cartes mentales : quelle méthodologie pour aborder les représentations socio-spatiales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Mariani-Rousset, A. Griffond-Boitier, Oct 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en commun pour apprendre le divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenti et place du sujet au travers des expressions langagières spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation des états internes : perceptions, affects, cognition et statut de l'expérient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non‐verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler par le corps, réinvestir l'amour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail un outil de mobilité durable pour une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème conférence de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, transmission et légitimité des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR-Educ, Journée d’Études Didactiques, Langage et Formation des enseignants, ESPE Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of the self and memories of place in street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton &amp; T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing from memories. Representation and Creativity Across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2025, 1-0364-1859-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoire des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton et T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-50448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Novello, B. Urbas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.157-174, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste comme modèle de livre écologique. Projet Hôp, micro-édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lhomme-Rolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliodiversity, les Alternatives - Écologie, économie sociale et solidarité : l’avenir du livre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses. La traversée des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, pp.213-235, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité. Cartes mentales et dessins réflexifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations socio-cognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cartotête, pp.80-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheres and Hows of Residential Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-70, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals in Their Spatial and Social Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing The Decision-Making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.193-226, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence itinérante : de Peytard à Perec – ou l’art de la sémiodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chauvin-Vileno, M. Madini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntagmes et entailles. Hommage à Jean Peytard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.207-214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et avoir&amp;quot; : les limites, constituantes du sujet. L’accès aux rapports sociaux dans une situation éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M-P. Poggi, A. Chauvin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, interaction, interprétation : à la croisée du sens, des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.109-150, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les processus de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.229-269, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.43-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu dans son environnement spatial et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.11-42, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et ses descendants : les explorations de NOAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perec et l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Le Castor Astral, pp.159-174, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts de transmission et croyances ésotériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Nachin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, histoire, rêve et poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.157-161, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des parcours dans les lieux d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Grosjean, J-P.Thibaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace urbain en méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.29-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Cartes sensibles pour l’ANR CARAVANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À pied d’œuvre / va savoir / le sens de la ville. Séminaire déambulatoire ELLIADD/CCM , Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours d'expositions : une situation de communication. Du comportement à la construction du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Lyon2, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03538240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Mariani-Rousset </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-RoussetMaître de conférences en sciences du langageUniversité de Franche-Comté / SLHS</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maître de conférences en psychologie/sciences du langage</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Université de Franche-Comté / SLHS</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">ELLIADD (EA4661) – pôle MPN-Médiations et Pratiques NumériquesMembre du Conseil de laboratoireResponsable Lp METICo-responsable du thème Mettre en œuvre, donner forme à la MSHEMembre du réseau Cartotête et d'ICOM-France</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain comme devenir de la participation citoyenne ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/154ea⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05444607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrative Conception of Micromobility: Its Technical Tendency, Its Appropriation, and the Role of Mobile Interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 18, pp.2760-2779</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sintaxis. Revista científica del Centro de Investigación para la Comunicación Aplicada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12, pp.114-129. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36105/stx.2024n12.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’espace résidentiel et représentation sociocognitive des émotions associées.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la recherche saisit les représentations socio-cognitives de l’espace géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Ramadier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/mappemonde.7948⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03890749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’intérêt des pictogrammes pour figurer les représentations sociocognitives de l’espace résidentiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@ppemonde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 134, 10.4000/mappemonde.7890</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Litot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.999. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37842⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03484880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de… Les cinq blessures qui empêchent d’être soi-même de Lise Bourbeau. Projet Discipline, https://hypotheses.org</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bénéfices du télétravail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue francophone sur la santé et les territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02372764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps de pause et design de mobilier urbain pour les personnes à mobilité réduite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Disability Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.155. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15353/cjds.v6i2.354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fantômes du mazzérisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Coq-Héron</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 271, pp.110-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I comme Îles : Corse et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Poli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collection soyeuse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.101-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03164830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur les traces du secret : enquête sur la relation de soin et d’accompagnement de l’addiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy-Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03161791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place du sujet dans l’expérience de mobilité : l’étudiant international et le dessin réflexif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, (Se) représenter les mobilités : dynamiques plurilingues et relations altéritaires dans les espaces mondialisés, 24, pp.99-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LA PLACE DU SUJET DANS L'EXPÉRIENCE DE MOBILITÉ : L'ÉTUDIANT INTERNATIONAL ET LE DESSIN RÉFLEXIF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Calinon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taïpé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00258183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des parcours dans la ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 90, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les visiteurs interagissent avec les expôts et les autres visiteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 52, pp.6-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étude des parcours en muséologie des sciences et des techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Lettre de l'OCIM (Office de Coopération et d'Information Muséographique) : Musées, Patrimoine et Culture scientifiques et techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 27, pp.17-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transformations projectives dans la transition urbaine : la ville revisitée par le dessin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIVe Congrès de la Société Française des Sciences de l’Information et de la Communication : Transition(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle de Recherche et de Formation : Information, Communication, Sociolinguistique (PREFICS, Univ. Rennes 2), Jun 2025, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05308140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art urbain : entre transgression et mémoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire NuAnCES dans l’Art Urbain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSHE Besançon, Mar 2024, Besançon (Doubs), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04878100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espace de vie et lien social : cartes sensibles d’un projet d’alternatives aux EHPAD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Colloque international Cartotête : Représentation socio-spatiales et rapport à l’autre / aux autres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lyon 2, Aug 2023, Lyon (Université Lumière Lyon 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir les représentations sociocognitives de l’espace végétal en ville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes d’enquêtes qualitatives en sciences humaines et sociales : approche réflexive - Libérer la parole habitante</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UMR CITERES, Jun 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04161294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoires des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Drawing Memories/Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ANR CORE, Sep 2023, Univ. Paris 1 - Panthéon Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Filmer la pratique des cyclistes pour concevoir une interface de vélomobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes Visuelles en Sciences Sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La ville transgressée ou comment l’art urbain redessine l’espace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Méthodes visuelles en sciences humaines et sociales : Méthodes visuelles et design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LLSETI, ELLIADD, Universidad de La Laguna, Nov 2023, Ténérife, Îles Canaries, 15-17 nov.​, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04352419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interfaces info-communicationnelles de la micromobilité : une approche socio-technique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIème Congrès de la SFSIC - Sociétés et espaces en mouvement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projection d’un cinéma interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« TRANSCRIPT », « Cartes mentales » : entre transmission mémorielle et projection symbolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 1 Panthéon Sorbonne - ANR CORES, May 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03538045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateur d’un ressenti en espace urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual methods in Social Sciences: from capture to dissemination of results. Data, methods, results, valorization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad de La Laguna, Dec 2021, San Cristóbal de La Laguna (Santa Cruz de Tenerife), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing micromobility: its technical essence, its appropriation, and the role of mobile interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Buhler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">71st Annual International Communication Association Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des choix photographiques comme révélateurs d’un ressenti en espace vert urbain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Méthodes visuelles en sciences humaine et sociales : de la captation à la diffusion des résultats</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Ténérife, Îles Canaries, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03931253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication, territoire et micromobilité : vers un modèle d’analyse des interfaces info-communicationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thilo von Pape</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Domenget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIe congrès de la SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Echirolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le patrimoine et les applications mobiles : dispositifs de visite en Bourgogne–Franche-Comté, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lamboux-Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres interprofessionnelles patrimoine, numérique et participation : conception, fonctionnement et usages des dispositifs numériques participatifs relatifs au patrimoine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Charleroi, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l’insulte et place de l’individu dans la société</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22e séminaire-apéro du CEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'évaluation de l'espace résidentiel et cartographie des émotions associées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin-Léautaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Cartotête - Cartes mentales : quelle méthodologie pour aborder les représentations socio-spatiales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S. Mariani-Rousset, A. Griffond-Boitier, Oct 2019, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcher en commun pour apprendre le divers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de Pédagogies dans l'Enseignement Supérieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSTA Bretagne, IMT-A, UBO, Jun 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02290508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressenti et place du sujet au travers des expressions langagières spatiales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentation des états internes : perceptions, affects, cognition et statut de l'expérient</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03167517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non‐verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parler par le corps, réinvestir l'amour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03163313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le télétravail un outil de mobilité durable pour une ville durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Tissandier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50ème conférence de l’ASRDLF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Mons, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01953127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études du réseau Cartotête</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03166398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Place, transmission et légitimité des futurs enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FR-Educ, Journée d’Études Didactiques, Langage et Formation des enseignants, ESPE Besançon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03536644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler & démêler la parole, Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Annales littéraires de l'université de Franche Comté. Presses universitaires de Franche Comté, 2018, 978-2-84867-634-0. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.39787⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03499798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Franche-Comté, pp.360, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces of the self and memories of place in street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton &amp; T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drawing from memories. Representation and Creativity Across Space and Time</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cambridge Scholars Publishing, 2025, 1-0364-1859-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traces de soi et mémoire des lieux dans le street art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Sofía Martínez Agudelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Guelton et T. Quesnot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoires dessinées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Harmattan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-336-50448-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04915858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art et handicap : de la possibilité du mouvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Novello, B. Urbas (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représenter le mouvement : médias et médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.157-174, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le livre d’artiste comme modèle de livre écologique. Projet Hôp, micro-édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Lhomme-Rolot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliodiversity, les Alternatives - Écologie, économie sociale et solidarité : l’avenir du livre ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le non-verbal du désir exprimé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métamorphoses. La traversée des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Orbis Tertius, pp.213-235, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand la parole s’en mêle et s’emmêle…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Ploog</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emmêler et démêler la parole. Approche pluridisciplinaire de la relation de soin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Franche-Comté, pp.7-26, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter l'espace de la mobilité. Cartes mentales et dessins réflexifs.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Représentations socio-cognitives de l'espace géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Cartotête, pp.80-84, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03159269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes de co-construction et parcours identitaires : l’émergence de la parole dans le discours des usagers toxicomanes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katja Ploog</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Equoy Hutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Hezlaoui-Hamelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laëtitia Grosjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discours et (re)constructions identitaires. Analyses interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Septentrion, pp.159-172, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03165500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Wheres and Hows of Residential Choice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.45-70, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuals in Their Spatial and Social Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.17-43, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observing The Decision-Making Process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser et Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deciding Where to Live - An Interdisciplinary Approach of Residential Choice in Social Context</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.193-226, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01380270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence itinérante : de Peytard à Perec – ou l’art de la sémiodologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Chauvin-Vileno, M. Madini (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Syntagmes et entailles. Hommage à Jean Peytard</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Lambert-Lucas, pp.207-214, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être et avoir&amp;quot; : les limites, constituantes du sujet. L’accès aux rapports sociaux dans une situation éducative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Couty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Wallian, M-P. Poggi, A. Chauvin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Action, interaction, interprétation : à la croisée du sens, des pratiques et des savoirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 34, Peter Lang, pp.109-150, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer les processus de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Chapuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.229-269, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habiter : où et comment ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Frankhauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.43-74, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00864553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'individu dans son environnement spatial et social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Griffond-Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrée Chauvin-Vileno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Valentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Alexandre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Frankhauser, Dominique Ansel. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La décision d'habiter ici ou ailleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Economica, pp.11-42, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00948732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perec et ses descendants : les explorations de NOAO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J-L. Joly. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perec et l’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, Le Castor Astral, pp.159-174, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Défauts de transmission et croyances ésotériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Nachin (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychanalyse, histoire, rêve et poésie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L’Harmattan, pp.157-161, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthode des parcours dans les lieux d’exposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Grosjean, J-P.Thibaud (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace urbain en méthodes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Parenthèses, pp.29-44, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trois Cartes sensibles pour l’ANR CARAVANE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Vichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Andersen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04353654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À pied d’œuvre / va savoir / le sens de la ville. Séminaire déambulatoire ELLIADD/CCM , Besançon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Lidolf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les parcours d'expositions : une situation de communication. Du comportement à la construction du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Mariani-Rousset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Psychologie. Université Lyon2, 1992. Français. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03538240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId114"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin-L&#233;autaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15353/cjds.v6i2.354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Poli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161294v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352435v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565764v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lhomme-Rolot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03538240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05444607v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Sof&#237;a Mart&#237;nez Agudelo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mariani-Rousset" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/154ea" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo von Pape" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Domenget" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy-Hutin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Buhler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878093v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Griffond-Boitier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36105/stx.2024n12.10" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890758v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin-L&#233;autaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Ramadier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.7948" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161278v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03484880v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Litot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37842" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372764v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Tissandier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164780v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15353/cjds.v6i2.354" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164778v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03164830v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Moulin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Poli" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161791v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537528v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Calinon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220279v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258183v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537925v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308140v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04878100v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352435v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161294v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352466v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352477v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04352419v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536409v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Equoy Hutin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03538045v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565764v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499919v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537934v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03931253v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499912v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540100v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lamboux-Durand" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175043v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537950v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lidolf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Moreau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167517v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163317v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03163313v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953127v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03166398v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03536644v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03499798v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katja Ploog" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.39787" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159015v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915876v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04915858v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537446v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Lhomme-Rolot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175003v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159290v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ploog" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03159269v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165500v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Hezlaoui-Hamelin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Grosjean" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380195v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Frankhauser" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Valentin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Alexandre" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380228v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Chauvin-Vileno" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01380270v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Chapuis" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537587v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Couty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864554v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00864553v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00948732v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537693v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04353654v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vichard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540146v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03538240v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>