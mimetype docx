--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -3009,191 +3009,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité territoriale</w:t>
+                <w:t xml:space="preserve">Risque et valeur de l'information dans la chaine d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Associazione Italian di Scienze Regionali et de l'ASRDLF, Aoste (Italie), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aoste, Italie. pp.1-22</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique, Bordeaux, 29 septembre - 1er octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069118v1</w:t>
+                <w:t xml:space="preserve">hal-03069117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque et valeur de l'information dans la chaine d'approvisionnement</w:t>
+                <w:t xml:space="preserve">Attractivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique, Bordeaux, 29 septembre - 1er octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'Associazione Italian di Scienze Regionali et de l'ASRDLF, Aoste (Italie), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aoste, Italie. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069117v1</w:t>
+                <w:t xml:space="preserve">hal-03069118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan socio-économique des effets de la polarisation logistique : une première approche</w:t>
               </w:r>
@@ -4342,51 +4342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EA4C5C1C"/>
+    <w:nsid w:val="913E0DB1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8753-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01324602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenane Djigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8753-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01324602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenane Djigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>