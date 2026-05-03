--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -3009,191 +3009,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque et valeur de l'information dans la chaine d'approvisionnement</w:t>
+                <w:t xml:space="preserve">Attractivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique, Bordeaux, 29 septembre - 1er octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'Associazione Italian di Scienze Regionali et de l'ASRDLF, Aoste (Italie), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aoste, Italie. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069117v1</w:t>
+                <w:t xml:space="preserve">hal-03069118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité territoriale</w:t>
+                <w:t xml:space="preserve">Risque et valeur de l'information dans la chaine d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Associazione Italian di Scienze Regionali et de l'ASRDLF, Aoste (Italie), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aoste, Italie. pp.1-22</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique, Bordeaux, 29 septembre - 1er octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069118v1</w:t>
+                <w:t xml:space="preserve">hal-03069117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan socio-économique des effets de la polarisation logistique : une première approche</w:t>
               </w:r>
@@ -3337,191 +3337,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03069116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transport facilities, spatial competition and tourism detinations: analysis of the forthcoming HSR line between Perpignan (France) and Barcelona (Spain)</w:t>
+                <w:t xml:space="preserve">May the HSR reinforce tourism attractivity ? Prospective elements from the case of the HSR section between Perpignan (France) and Barcelona (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference - Advances in Tourism Economics, Vila Nova de St. André, 13-14 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Vila Nova de St. André, Portugal</w:t>
+              <w:t xml:space="preserve">Tourism, Mobility and Technology, Travel and Tourism Research Association European Chapter Conference, Nice, 23-25 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072791v1</w:t>
+                <w:t xml:space="preserve">hal-03072792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">May the HSR reinforce tourism attractivity ? Prospective elements from the case of the HSR section between Perpignan (France) and Barcelona (Spain)</w:t>
+                <w:t xml:space="preserve">Transport facilities, spatial competition and tourism detinations: analysis of the forthcoming HSR line between Perpignan (France) and Barcelona (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tourism, Mobility and Technology, Travel and Tourism Research Association European Chapter Conference, Nice, 23-25 avril 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nice, France</w:t>
+              <w:t xml:space="preserve">International conference - Advances in Tourism Economics, Vila Nova de St. André, 13-14 avril 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Vila Nova de St. André, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072792v1</w:t>
+                <w:t xml:space="preserve">hal-03072791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The determinants of urban public transport: an international comparison and econometric analysis</w:t>
               </w:r>
@@ -4342,51 +4342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="913E0DB1"/>
+    <w:nsid w:val="682B863B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8753-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01324602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenane Djigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8753-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01324602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenane Djigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>