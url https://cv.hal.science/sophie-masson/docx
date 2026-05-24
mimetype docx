--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -401,360 +401,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03197863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bidirectional Reconnection Outflows in an Active Region</w:t>
+                <w:t xml:space="preserve">Flare Reconnection-driven Magnetic Field and Lorentz Force Variations at the Sun’s Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guiping Ruan</w:t>
+                <w:t xml:space="preserve">Krzysztof Barczynski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brigitte Schmieder</w:t>
+                <w:t xml:space="preserve">Guillaume Aulanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Mein</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michael S. Wheatland</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3657⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 877 (2), pp.67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab1b3d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131459v1</w:t>
+                <w:t xml:space="preserve">hal-02169955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cluster logistique WE4LOG comme réponse organisationnelle aux défis du développement logistique en région Occitanie ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bidirectional Reconnection Outflows in an Active Region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guiping Ruan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Van Suu</w:t>
+                <w:t xml:space="preserve">Brigitte Schmieder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Mein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotransports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 883 (1), pp.52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ab3657⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04794424v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flare Reconnection-driven Magnetic Field and Lorentz Force Variations at the Sun’s Surface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Aulanier</w:t>
+                <w:t xml:space="preserve">Le cluster logistique WE4LOG comme réponse organisationnelle aux défis du développement logistique en région Occitanie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Van Suu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michael S. Wheatland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géotransports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 12-13, pp.125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02169955v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04794424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération de proximité à travers les réseaux interrégionaux : la LGV franco-espagnole, outil de l’émergence d’une gouvernance transfrontalière ?</w:t>
               </w:r>
@@ -2366,191 +2366,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02552046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de la localisation des activités logistiques: le cas de entreprises d'entreposage sur le territoire français et le particularisme méditerranéen</w:t>
+                <w:t xml:space="preserve">The concentration factors od logistic activities: the case of French warehousing companies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Montpellier, 7-9 juillet 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">55ème congrès ERSA, Lisbonne, 25-28 août 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074891v1</w:t>
+                <w:t xml:space="preserve">hal-03072788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The concentration factors od logistic activities: the case of French warehousing companies</w:t>
+                <w:t xml:space="preserve">Les déterminants de la localisation des activités logistiques: le cas de entreprises d'entreposage sur le territoire français et le particularisme méditerranéen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55ème congrès ERSA, Lisbonne, 25-28 août 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">52ème colloque de l'Association de Science Régionale de Langue Française, Montpellier, 7-9 juillet 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03072788v1</w:t>
+                <w:t xml:space="preserve">hal-03074891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques spatiales des activités logistiques d'entreposage et économies d'agglomération: une analyse économétrique</w:t>
               </w:r>
@@ -3009,355 +3009,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attractivité territoriale</w:t>
+                <w:t xml:space="preserve">Concentration spatiale et activités logistiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Associazione Italian di Scienze Regionali et de l'ASRDLF, Aoste (Italie), 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Aoste, Italie. pp.1-22</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.1-20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069118v1</w:t>
+                <w:t xml:space="preserve">hal-03069116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risque et valeur de l'information dans la chaine d'approvisionnement</w:t>
+                <w:t xml:space="preserve">Attractivité territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique, Bordeaux, 29 septembre - 1er octobre 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France. 1 p</w:t>
+              <w:t xml:space="preserve">Colloque de l'Associazione Italian di Scienze Regionali et de l'ASRDLF, Aoste (Italie), 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aoste, Italie. pp.1-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069117v1</w:t>
+                <w:t xml:space="preserve">hal-03069118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan socio-économique des effets de la polarisation logistique : une première approche</w:t>
+                <w:t xml:space="preserve">Risque et valeur de l'information dans la chaine d'approvisionnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Journée de Recherche Mobilité, Transport et Logistique, Lyon, 23 juin 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique, Bordeaux, 29 septembre - 1er octobre 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03074897v1</w:t>
+                <w:t xml:space="preserve">hal-03069117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concentration spatiale et activités logistiques</w:t>
+                <w:t xml:space="preserve">Bilan socio-économique des effets de la polarisation logistique : une première approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8èmes Rencontres Internationales de la Recherche en Logistique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux, France. pp.1-20</w:t>
+              <w:t xml:space="preserve">2ème Journée de Recherche Mobilité, Transport et Logistique, Lyon, 23 juin 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03069116v1</w:t>
+                <w:t xml:space="preserve">hal-03074897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">May the HSR reinforce tourism attractivity ? Prospective elements from the case of the HSR section between Perpignan (France) and Barcelona (Spain)</w:t>
               </w:r>
@@ -3501,122 +3501,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03072791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The determinants of urban public transport: an international comparison and econometric analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The main determinants of the demand for public transport: An international econometric comparative analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Petiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iragaël Joly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Romain Petiot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AET. European Transport Conference 2004 – ETC 2004, 4 - 6 october 2004, Strasbourg</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, London, United Kingdom. 25 p</w:t>
+              <w:t xml:space="preserve">European Transport Conference, Strasbourg, 4-6 octobre 2004</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00087456v1</w:t>
+                <w:t xml:space="preserve">hal-02876935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La LGV : un outil d'ouverture des espaces et de renforcement de l'attractivité touristique ?</w:t>
               </w:r>
@@ -3717,122 +3717,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03074969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The main determinants of the demand for public transport: An international econometric comparative analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The determinants of urban public transport: an international comparison and econometric analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iragaël Joly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Petiot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iragaël Joly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Transport Conference, Strasbourg, 4-6 octobre 2004</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">AET. European Transport Conference 2004 – ETC 2004, 4 - 6 october 2004, Strasbourg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, London, United Kingdom. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876935v1</w:t>
+                <w:t xml:space="preserve">halshs-00087456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les déterminants de la part modale des transports en commun dans 100 villes du monde</w:t>
               </w:r>
@@ -4342,51 +4342,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="682B863B"/>
+    <w:nsid w:val="974947B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4573,51 +4573,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8753-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794424v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01324602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenane Djigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-masson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8753-9081" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03825890v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali El Zein" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Masson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03197863v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dias" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Douhard" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Regimbeau" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lopez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00535-021-01774-3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02169955v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof Barczynski" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Aulanier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael S. Wheatland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab1b3d" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131459v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiping Ruan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Schmieder" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Mein" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Mein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ab3657" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794424v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Van Suu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01324602v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adenane Djigo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rge.5625" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03062801v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Petiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.15.385-412" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-02422659v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.technovation.2009.05.013" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00372167v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraga&#235;l Joly" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.12048" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02077973v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bazin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Beckerich" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Delaplace" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403829v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01404564v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02071375v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.062.0245" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02097033v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02078980v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064256v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00068592v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bonnafous" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087428v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359553v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11962" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00140260v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Raux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Lhomet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02552046v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carrouet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assal&#233; Adj&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072788v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074891v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074892v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074894v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03071357v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072928v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072789v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072519v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069116v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069118v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03069117v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074897v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072792v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03072791v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876935v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074969v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087456v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03074968v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00088778v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00142744v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bouf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Crozet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves P&#233;guy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Souche" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00087678v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>