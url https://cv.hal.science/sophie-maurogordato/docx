--- v0 (2026-03-17)
+++ v1 (2026-04-09)
@@ -66,85 +66,85 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (104)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (105)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
+                <w:t xml:space="preserve">Euclid : The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Girardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grazian</w:t>
@@ -183,78 +183,78 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2026, 706, pp.A371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.01489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202556328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05454442v1</w:t>
+                <w:t xml:space="preserve">insu-05536197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
               </w:r>
@@ -368,12675 +368,12809 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05412177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bethermin</w:t>
+                <w:t xml:space="preserve">Euclid: The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodighiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 703, pp.A184. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554667⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.01489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05392858v1</w:t>
+                <w:t xml:space="preserve">hal-05454442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEX-MATE: Dynamical masses for a sample of 101 Planck Sunyaev-Zeldovich-selected galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benoist</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saifollahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cantiello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bethermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451610⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04919202v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05392858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wide-field, multiplexed, spectroscopic facility WEAVE: Survey design, overview, and simulated implementation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. E. Drew</w:t>
+                <w:t xml:space="preserve">CHEX-MATE: Dynamical masses for a sample of 101 Planck Sunyaev-Zeldovich-selected galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Barrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad557⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 693, pp.A2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04040492v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Dubath</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Aussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Kruk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04268683v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Tanidis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Camera</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348389⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273958v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Costanzi</w:t>
+                <w:t xml:space="preserve">Euclid preparation. The Near-IR Background Dipole Experiment with Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Kashlinsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.G Arendt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L.N Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Atrio-Barandela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Scaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A294. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03892184v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04442220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.F Lesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Radovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Castignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 684, pp.A139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04324289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The Near-IR Background Dipole Experiment with Euclid</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R Scaramella</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A294. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449385⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442220v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03892184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M Castellano</w:t>
+                <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Sciotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gouyou Beauchamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.F Cardone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04470553v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">The wide-field, multiplexed, spectroscopic facility WEAVE: Survey design, overview, and simulated implementation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoko Jin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott C. Trager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gavin B. Dalton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Alfonso L. Aguerri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. E. Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2688-2730. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205044v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04040492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Despali</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Coupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Alvarez-Ayllon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Dubath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991062v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04268683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey LV. Pressure profile and $Y_{\rm SZ}$-$M$ scaling relation in three low-mass galaxy clusters at $z\sim1$ observed with NIKA2</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">H Ajeddig</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giocoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Meneghetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Rasia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Despali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348049⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A67. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04258700v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03991062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">K Dolag</w:t>
+                <w:t xml:space="preserve">The XXL Survey LV. Pressure profile and $Y_{\rm SZ}$-$M$ scaling relation in three low-mass galaxy clusters at $z\sim1$ observed with NIKA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.A18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04273972v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04258700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Scharré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Hirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Fontanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 689, pp.A276. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04455731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stellar mass function of quiescent galaxies in 2 &lt; z &lt; 2.5 protoclusters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nina Hatch</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Borgani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Costanzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad3751⟩</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04477721v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04273972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+                <w:t xml:space="preserve">The stellar mass function of quiescent galaxies in 2 &lt; z &lt; 2.5 protoclusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adit Edward</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 527 (3), pp.8598-8617. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad3751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866216v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04477721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid: Calibrating photometric redshifts with spectroscopic cross-correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. van den Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 670, pp.A149. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202244795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03772761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XXX. Performance assessment of the NISP Red-Grism through spectroscopic simulations for the Wide and Deep surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gabarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Mancini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Rodriguez Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rodighiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sirignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 676, pp.A34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. C. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Brescia</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stac3810⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 671, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03947319v2</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Jullo</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. J. Conselice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Baes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society: Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 520 (3), pp.3529-3548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stac3810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533669v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03947319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Mierlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 668, pp.C3. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 666, pp.A200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935710v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Fabbian</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borlaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Marcum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Vavrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533670v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866172v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Vavrek</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. E. van Mierlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. I. Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 668, pp.C3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03542092v2</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. I. The Euclid Wide Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Carvalho</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bretonnière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Boucaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lanusse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141938⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141393⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866201v2</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Camera</w:t>
+                <w:t xml:space="preserve">Euclid preparation. I. The Euclid Wide Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Scaramella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Amiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Burigana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447630v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03866201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Forecasts from redshift-space distortions and the Alcock-Paczynski test with cosmic voids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Verza</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lepori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Viglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, pp.A20. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142073⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426564v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bodendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVII. Cosmic Dawn Survey: Spitzer Space Telescope observations of the Euclid deep fields and calibration fields</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Capak</w:t>
+                <w:t xml:space="preserve">Euclid: Forecasts from redshift-space distortions and the Alcock-Paczynski test with cosmic voids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pisani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Contarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Verza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, pp.A126. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142361⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 658, pp.A20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03565435v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Crocce</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XVII. Cosmic Dawn Survey: Spitzer Space Telescope observations of the Euclid deep fields and calibration fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moneti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. J. Mccracken</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Shuntov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. B. Kauffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Capak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 655, pp.A44. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141061⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 658, pp.A126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03217522v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03565435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation: IX. EuclidEmulator2 – power spectrum emulation with massive neutrinos and self-consistent dark energy perturbations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S Hannestad</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pocino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.J. Castander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Fosalba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Crocce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stab1366⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 655, pp.A44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03447655v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03217522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">Euclid preparation: IX. EuclidEmulator2 – power spectrum emulation with massive neutrinos and self-consistent dark energy perturbations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Knabenhans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Stadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Potter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Dakin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Hannestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 505 (2), pp.2840-2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stab1366⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03174105v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03447655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J. Cohen</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. de La Torre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Martinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. H. Wright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03413175v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03174105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cluster HEritage project with XMM-Newton: Mass Assembly and Thermodynamics at the Endpoint of structure formation. I. Programme overview</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Rossetti</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Stanford</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Masters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Darvish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stern</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039632⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02991777v2</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03413175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">William Taylor</w:t>
+                <w:t xml:space="preserve">The Cluster HEritage project with XMM-Newton: Mass Assembly and Thermodynamics at the Endpoint of structure formation. I. Programme overview</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Chex-Mate Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eso Messenger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 650, pp.A104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955869v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02991777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Desprez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Almosallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 644, pp.A31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. VIII. The Complete Calibration of the Colour–Redshift Relation survey: VLT/KMOS observations and data release</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cirasuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alasdair Fairley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phil Rees</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038334⟩</w:t>
+              <w:t xml:space="preserve">Eso Messenger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026941v1</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02955869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOONRISE: The Main MOONS GTO Extragalactic Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rebecca Bowler</w:t>
+                <w:t xml:space="preserve">Euclid preparation. VIII. The Complete Calibration of the Colour–Redshift Relation survey: VLT/KMOS observations and data release</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Saglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Castander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galametz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eso Messenger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5197⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 642, pp.A192. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202038334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953243v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">MOONRISE: The Main MOONS GTO Extragalactic Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Maiolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Cirasuolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Afonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franz E. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Bowler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937249⟩</w:t>
+              <w:t xml:space="preserve">Eso Messenger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.24-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966422v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. III. Galaxy cluster detection in the wide photometric survey, performance and algorithm selection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ricci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Adami</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 627, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935088⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 642, pp.A126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201937249⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02166503v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Euclid preparation. III. Galaxy cluster detection in the wide photometric survey, performance and algorithm selection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Fritz</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 625, pp.A112. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834970⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 627, pp.A23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02137304v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02166503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey: XXIII. The Mass Scale of XXL Clusters from Ensemble Spectroscopy</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guglielmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B.M. Poggianti</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Poggianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vulcani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adami</w:t>
+                <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A8. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731321⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 625, pp.A112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01975809v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02137304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">V. Guglielmo</w:t>
+                <w:t xml:space="preserve">The XXL Survey XX: The 365 cluster catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Poggianti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. Fritz</w:t>
+                <w:t xml:space="preserve">C. A. Caretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732507⟩</w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03580598v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01893237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey: XXVII. The 3XLSS point source catalogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chiappetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+                <w:t xml:space="preserve">C. Lidman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lidman</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Faccioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 620, pp.A12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201731880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01929082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey XXVIII. Galaxy luminosity functions of the XXL-N clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 620, pp.A13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201832989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01853851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey XX: The 365 cluster catalogue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. A. Caretta</w:t>
+                <w:t xml:space="preserve">The XXL Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Poggianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vulcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731606⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201732507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01893237v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03580598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey: XXII. The XXL-North spectrophotometric sample and galaxy stellar mass function in X-ray detected groups and clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey: XXIII. The Mass Scale of XXL Clusters from Ensemble Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Farahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Guglielmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Evrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Poggianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Gastaldello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730709⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03666241v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01975809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Substructure and merger detection in resolved NIKA Sunyaev-Zel’dovich images of distant clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hahn</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">F. Ruppin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 614, pp.A118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201731950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01714786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey: XXV. Cosmological analysis of the C1 cluster number counts</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey: XXII. The XXL-North spectrophotometric sample and galaxy stellar mass function in X-ray detected groups and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Poggianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vulcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A.E. Evrard</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gastaldello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A10. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834022⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01897257v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03666241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey: XVI. The clustering of X-ray selected galaxy clusters at z~0.3</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey: XXV. Cosmological analysis of the C1 cluster number counts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Melin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.E. Evrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A1. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833238⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201834022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01853840v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01897257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">The XXL Survey: XVI. The clustering of X-ray selected galaxy clusters at z~0.3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Marulli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Veropalumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sereno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Moscardini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 606, pp.A64. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629810⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01645595v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01853840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
+                <w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bartalucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t>
+              <w:t xml:space="preserve">, 2017, 606, pp.A64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629810⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">in2p3-01337533v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01645595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the real-space correlation function from next generation cluster surveys - Recovering the real-space correlation function from photometric redshifts</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mapping the kinetic Sunyaev-Zel’dovich effect toward MACS J0717.5+3745 with NIKA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Bartalucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 600, pp.A32. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629369⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 598, pp.A115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01582394v1</w:t>
+                <w:t xml:space="preserve">in2p3-01337533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL survey: First results and future</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of the real-space correlation function from next generation cluster surveys - Recovering the real-space correlation function from photometric redshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Srivatsan Sridhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Marulli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/asna.201713352⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 600, pp.A32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201629369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935125v1</w:t>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01582394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey VI. The 1000 brightest X-ray point sources</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. E. Ramos-Ceja</w:t>
+                <w:t xml:space="preserve">The XXL survey: First results and future</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marguerite Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Birkinshaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiappetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527402⟩</w:t>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 338 (2-3), pp.334 - 341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201713352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440725v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey II. The bright cluster sample: catalogue and luminosity function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. A. Giles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Sadibekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201526891⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey VIII. MUSE characterisation of intracluster light in a z similar to 0.53 cluster of galaxies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Iovino</w:t>
+                <w:t xml:space="preserve">The XXL Survey VI. The 1000 brightest X-ray point sources</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ranalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. E. Ramos-Ceja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526831⟩</w:t>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01441177v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey VII. A supercluster of galaxies at z=0.43</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pompei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gastaldello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201527142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey I. Scientific motivations - XMM-Newton observing plan - Follow-up observations and simulation programme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId281" w:history="1">
+                <w:t xml:space="preserve">The XXL Survey VIII. MUSE characterisation of intracluster light in a z similar to 0.53 cluster of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">B. Altieri</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pompei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526766⟩</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440147v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01441177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Next generation cosmology: constraints from the Euclid galaxy cluster survey</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Borgani</w:t>
+                <w:t xml:space="preserve">The XXL Survey I. Scientific motivations - XMM-Newton observing plan - Follow-up observations and simulation programme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stw630⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 592, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01440093v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galaxy clusters in the SDSS Stripe 82 based on photometric redshifts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">I. Marquez</w:t>
+                <w:t xml:space="preserve">Next generation cosmology: constraints from the Euclid galaxy cluster survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Sartoris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Fedeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. G. Bartlett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425293⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 459 (2), pp.1764--1780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stw630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01439765v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01440093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abell 2384: the galaxy population of a cluster post-merger</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benoist</w:t>
+                <w:t xml:space="preserve">Galaxy clusters in the SDSS Stripe 82 based on photometric redshifts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Marquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 570, pp.A40. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424727⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201425293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648725v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01439765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass profile and dynamical status of the z similar to 0.8 galaxy cluster LCDCS 0504</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Biviano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. B. Lima Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 566, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201322447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XMM-LSS survey: the Class 1 cluster sample over the extended 11 deg(2) and its spatial distribution</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+                <w:t xml:space="preserve">Abell 2384: the galaxy population of a cluster post-merger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmus Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/mnras/stu1625⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 570, pp.A40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01434392v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The galaxy population of the complex cluster system Abell 3921</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Hunstead</w:t>
+                <w:t xml:space="preserve">The XMM-LSS survey: the Class 1 cluster sample over the extended 11 deg(2) and its spatial distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Maughan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321929⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 444 (3), pp.2723--2753. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stu1625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648730v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01434392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distant galaxy clusters in the XMM Large Scale Structure survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Willis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. N. Bremer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 430 (1), pp.134--156. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/mnras/sts540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep optical observations of the massive galaxy cluster Abell 1413</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Maurogordato</w:t>
+                <w:t xml:space="preserve">The galaxy population of the complex cluster system Abell 3921</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmus Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonaldo Diaferio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Hunstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 518, pp.18. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116837⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 557, pp.A62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779068v1</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subaru Weak-lensing Study of A2163: Bimodal Mass Structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Deep optical observations of the massive galaxy cluster Abell 1413</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Castagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Soucail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pointecouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0004-637X/741/2/116⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 518, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779515v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galaxy cluster searches based on photometric redshifts in the four CFHTLS Wide fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Durret</w:t>
+                <w:t xml:space="preserve">Subaru Weak-lensing Study of A2163: Bimodal Mass Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Okabe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mazzotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adami</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116985⟩</w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 741 (2), pp.116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0004-637X/741/2/116⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00722153v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Merging history of three bimodal clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Galaxy cluster searches based on photometric redshifts in the four CFHTLS Wide fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">C. Benoist</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Imárquez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 525, pp.79. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014415⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 535, pp.A65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201116985⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630862v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00722153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galaxy structure searches by photometric redshifts in the CFHTLS</w:t>
+                <w:t xml:space="preserve">Merging history of three bimodal clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Adami</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Sauvageot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 509, pp.A81. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913067⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 525, pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014415⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00457358v1</w:t>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2163: Merger events in the hottest Abell galaxy cluster II. Subcluster accretion with galaxy-gas separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.L. Sauvageot</w:t>
+                <w:t xml:space="preserve">Galaxy structure searches by photometric redshifts in the CFHTLS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Durret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Coupon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 527, pp.13. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014907⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 509, pp.A81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/200913067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630836v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00457358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radial velocities in A2163 (Maurogordato+, 2008)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Mars</w:t>
+                <w:t xml:space="preserve">A2163: Merger events in the hottest Abell galaxy cluster II. Subcluster accretion with galaxy-gas separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Bourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Mazzotta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G.W. Pratt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Sauvageot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 527, pp.13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201014907⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00630903v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00630836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 2163: Merger events in the hottest Abell galaxy cluster. I. Dynamical analysis from optical data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Radial velocities in A2163 (Maurogordato+, 2008)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VizieR Online Data Catalog</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 348, pp.10593</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287036v1</w:t>
+                <w:t xml:space="preserve">hal-00630903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galaxy clusters in the CFHTLS. First matched filter candidate catalogue of the Deep fields</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">A 2163: Merger events in the hottest Abell galaxy cluster. I. Dynamical analysis from optical data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Mazure</w:t>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 478, pp.93-94. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066088e⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 481, pp.593-613. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20077614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00382996v1</w:t>
+                <w:t xml:space="preserve">hal-00287036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy clusters in the CFHTLS. First matched filter candidate catalogue of the Deep fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 461, pp.81-93. </w:t>
+              <w:t xml:space="preserve">, 2008, 478, pp.93-94. </w:t>
             </w:r>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066088⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066088e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388149v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00382996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATCA observations of the galaxy cluster Abell 3921. I. Radio emission from the central merging sub-clusters</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Galaxy clusters in the CFHTLS. First matched filter candidate catalogue of the Deep fields</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.F. Olsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 457, pp.21-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065117⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 461, pp.81-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20066088⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00388605v1</w:t>
+                <w:t xml:space="preserve">hal-00388149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chandra observation of the multiple merger cluster Abell 521</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">ATCA observations of the galaxy cluster Abell 3921. I. Radio emission from the central merging sub-clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.W. Hunstead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Feretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Rho</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schindler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 446, pp.417-428. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053946⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 457, pp.21-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20065117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388604v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamical state and star formation properties of the merging galaxy cluster Abell 3921</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Chandra observation of the multiple merger cluster Abell 521</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ettori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">E. Slezak</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 430, pp.19-38. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20041811⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 446, pp.417-428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20053946⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00388265v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple merging events in Abell 521</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
+                <w:t xml:space="preserve">Dynamical state and star formation properties of the merging galaxy cluster Abell 3921</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. Benoist</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Slezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 399 (3), pp.813-828. </w:t>
+              <w:t xml:space="preserve">, 2005, 430, pp.19-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021741⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20041811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03648739v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00388265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galaxy Alignments as a Probe of the Dynamical State of Clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">Multiple merging events in Abell 521</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Basilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/376892⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 399 (3), pp.813-828. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361:20021741⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026853v1</w:t>
+                <w:t xml:space="preserve">hal-03648739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A521: A cluster forming at the crossing of two filaments?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Galaxy Alignments as a Probe of the Dynamical State of Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Plionis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 594 (1), pp.144-153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/376892⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026848v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESO Slice Project (ESP) galaxy redshift survey. VII. The redshift and real-space correlation functions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">A521: A cluster forming at the crossing of two filaments?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026879v1</w:t>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abell 521: dynamical analysis of a young cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">10.1086/376892</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">The ESO Slice Project (ESP) galaxy redshift survey. VII. The redshift and real-space correlation functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026856v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Extreme Examples of Superclustering in Aquarius</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">10.1086/376892</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026885v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESO slice project (ESP) galaxy redshift survey VI. Groups of galaxies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Discovery of Extreme Examples of Superclustering in Aquarius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Batuski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Slinglend</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Balkowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 520 (2), pp.491-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/307484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026872v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biasing and High‐Order Statistics from the Southern‐Sky Redshift Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 514 (2), pp.563-578. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/306955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Properties of Very Luminous Galaxies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">The ESO slice project (ESP) galaxy redshift survey VI. Groups of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026899v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ESO Slice Project [ESP] galaxy redshift survey. V. Evidence for a D=3 sample dimensionality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the Universe a fractal? Results from the Southern Sky Redshift Survey 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESO Slice Project (ESP) galaxy redshift survey. II. The luminosity function and mean galaxy density.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Properties of Very Luminous Galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 115 (6), pp.2250-2263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/300372⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026861v1</w:t>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ESO Slice Project (ESP) galaxy redshift survey. I. Description and first results.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">The ESO Slice Project (ESP) galaxy redshift survey. II. The luminosity function and mean galaxy density.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026870v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biasing in the Galaxy Distribution</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">The ESO Slice Project (ESP) galaxy redshift survey. I. Description and first results.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026839v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Order Correlations of Rich Galaxy Clusters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Biasing in the Galaxy Distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 472 (2), pp.452-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/178078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026897v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The fundamental plane of galaxy clusters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">High-Order Correlations of Rich Galaxy Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02349727v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The spatial distribution of nearby galaxy clusters in the northern and southern galactic hemispheres.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">The fundamental plane of galaxy clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cappi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bernardeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 263 (1), pp.L21-L26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/263.1.L21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026883v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02349727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The large-scale galaxy distribution in the Southern Sky Redshift Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. da Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1992, 390, pp.17. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/171255⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Void probability function in the Southern Sky Redshift Survey</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">The spatial distribution of nearby galaxy clusters in the northern and southern galactic hemispheres.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026895v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scaling invariance in the galaxy distribution. II - Spatial and luminosity effects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Void probability function in the Southern Sky Redshift Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lachieze-Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Lachieze-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1991, 369, pp.30. </w:t>
+              <w:t xml:space="preserve">, 1992, 399, pp.10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/169735⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/171897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03026837v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CCD observations of blue compact galaxies : a mixed bag of morphological types</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId279" w:history="1">
+                <w:t xml:space="preserve">Scaling invariance in the galaxy distribution. II - Spatial and luminosity effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Lachieze-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1991, 369, pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/169735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026863v1</w:t>
+                <w:t xml:space="preserve">hal-03026837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">CCD observations of blue compact galaxies : a mixed bag of morphological types</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Void probabilities in the galaxy distribution - Scaling and luminosity segregation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Lachieze-Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1987, 320, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1086/165520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03026830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13046,284 +13180,284 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NIKA2 observations of 3 low-mass galaxy clusters at $z \sim 1$: pressure profile and $Y_{\rm SZ}$-$M$ relation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Ricci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Ajeddig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">mm Universe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Grenoble, France. pp.00002, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202429300002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04256586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSIC: Multiwavelength Sample of Interacting Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Slezak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clusters of Galaxies: Probes of Cosmological Structure and Galaxy Evolution, from the Carnegie Observatories Centennial Symposia. Carnegie Observatories Astrophysics Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Pasadena, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13333,156 +13467,156 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French SKA White Book - The French Community towards the Square Kilometre Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Acero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark G. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">C. Ferrari; G. Lagache; M.-A. Miville-Deschenes; L. Montier; E. Josselin; N. Vilmer; P. Zarka; S. Corbel; S. Vergani; S. Lambert; G. Theureau; S. Bosse; A. Ferrari; S. Gauffre; G. Marquette; J.-M. Martin; B. Semelin; M. Alves; K. Ferrière. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.1712.06950⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId489" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01686223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13492,147 +13626,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Future Landscape of High-Redshift Galaxy Cluster Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam Mantz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven W. Allen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bradford Benson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rebecca Canning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId494" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02322211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13642,387 +13776,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid: Calibrating photometric redshifts with spectroscopic cross-correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Johnston</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Joachimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. van den Busch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Naidoo</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">H. Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03866242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation: XVIII. Cosmic Dawn Survey. Spitzer observations of the Euclid deep fields and calibration fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Moneti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. J. Mccracken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Shuntov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. B. Kauffmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Capak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03451656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Galaxy clusters in the CFHTLS. First matched filter candidate catalogue of the Deep fields</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. F. Olsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00124592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14032,165 +14166,165 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Definition Study Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laureijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Arduini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Auguères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Brinchmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] ESA/SRE(2011)12, -. 2011, 116 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId506" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">in2p3-00712239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId509"/>
+      <w:footerReference w:type="default" r:id="rId511"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14337,51 +14471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.01489" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919202v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sereno" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurogordato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cappi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrena" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451610" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04040492v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Jin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Trager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B. Dalton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso L. Aguerri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Drew" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad557" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442220v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kashlinsky" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Arendt" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.N Ashby" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Atrio-Barandela" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scaramella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449385" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258700v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricci" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eckert" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ajeddig" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348049" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477721v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adit Edward" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bah&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cooper" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hatch" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3751" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772761v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naidoo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Johnston" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joachimi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. van den Busch" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244795" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866201v2" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scaramella" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burigana" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvalho" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141938" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426564v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142073" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447655v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Knabenhans" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hannestad" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1366" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953243v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maiolino" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Afonso" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz E. Bauer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bowler" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5197" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02166503v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biviano" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935088" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137304v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Poggianti" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulcani" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834970" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975809v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farahi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Evrard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Poggianti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731321" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580598v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poggianti" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732507" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929082v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faccioli" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731880" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853851v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832989" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893237v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giles" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Caretta" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731606" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666241v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730709" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897257v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Melin" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834022" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853840v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marulli" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veropalumbo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sereno" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moscardini" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833238" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582394v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivatsan Sridhar" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marulli" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629369" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440725v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranalli" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527402" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440163v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Giles" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526891" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441177v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pompei" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovino" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526831" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440148v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoie" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527142" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440093v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sartoris" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedeli" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bartlett" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw630" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439765v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marquez" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425293" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648725v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pranger" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmus B&#246;hm" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424727" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440985v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lima Neto" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322447" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434392v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieu" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maughan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1625" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648730v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonaldo Diaferio" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hunstead" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321929" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439452v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bremer" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts540" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779068v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castagn&#233;" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116837" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779515v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okabe" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourdin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzotta" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/741/2/116" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722153v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Im&#225;rquez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116985" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630862v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauvageot" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014415" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457358v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913067" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630836v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014907" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630903v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287036v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077614" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382996v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Olsen" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088e" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388149v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388605v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hunstead" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feretti" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065117" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388604v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053946" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388265v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041811" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648739v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021741" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026853v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basilakos" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/376892" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026848v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026879v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026851v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026856v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026885v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batuski" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miller" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Slinglend" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balkowski" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/307484" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026872v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026842v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306955" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026899v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrini" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/300372" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026876v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026889v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026861v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026870v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026839v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaeffer" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/178078" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026897v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349727v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/263.1.L21" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026883v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026838v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/171255" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026895v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz da Costa" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/171897" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026837v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/169735" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026863v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026830v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/165520" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256586v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300002" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648737v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322211v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mantz" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Allen" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Battaglia" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Benson" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866242v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. van den Busch" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124592v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Olsen" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.01489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sereno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurogordato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cappi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kashlinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Arendt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.N Ashby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Atrio-Barandela" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scaramella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449385" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04040492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Jin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Trager" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B. Dalton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso L. Aguerri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Drew" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eckert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ajeddig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adit Edward" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bah&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cooper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hatch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naidoo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Johnston" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joachimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. van den Busch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244795" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866201v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scaramella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burigana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141938" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426564v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142073" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Knabenhans" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hannestad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maiolino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Afonso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz E. Bauer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5197" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02166503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biviano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Poggianti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulcani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834970" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Caretta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731606" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929082v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faccioli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731880" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853851v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832989" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poggianti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732507" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975809v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farahi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Evrard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Poggianti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731321" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666241v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730709" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Melin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853840v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marulli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veropalumbo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sereno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moscardini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833238" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivatsan Sridhar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marulli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629369" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440163v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Giles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526891" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440725v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranalli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527402" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440148v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pompei" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527142" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441177v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovino" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526831" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440093v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sartoris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedeli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bartlett" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw630" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439765v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marquez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425293" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440985v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lima Neto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322447" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648725v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pranger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmus B&#246;hm" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424727" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434392v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maughan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1625" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439452v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bremer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts540" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648730v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonaldo Diaferio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hunstead" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321929" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779068v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castagn&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116837" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779515v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okabe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourdin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzotta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/741/2/116" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722153v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Im&#225;rquez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116985" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630862v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauvageot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457358v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913067" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630836v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014907" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630903v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287036v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077614" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382996v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Olsen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388605v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hunstead" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feretti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065117" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388604v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053946" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388265v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041811" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648739v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021741" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basilakos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/376892" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026848v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026851v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026879v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026885v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batuski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Slinglend" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balkowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/307484" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026842v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306955" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026889v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026899v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/300372" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026861v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026870v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026839v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaeffer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/178078" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026897v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349727v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/263.1.L21" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026838v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/171255" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026883v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026895v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz da Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/171897" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026837v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/169735" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026863v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026830v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/165520" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256586v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300002" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648737v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322211v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mantz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Allen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Battaglia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Benson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866242v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. van den Busch" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124592v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Olsen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>