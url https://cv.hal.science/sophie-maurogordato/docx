--- v1 (2026-04-09)
+++ v2 (2026-05-15)
@@ -234,1233 +234,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05536197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F Lanusse</w:t>
+                <w:t xml:space="preserve">Euclid: The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Girardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grazian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rodighiero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Gandolfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.01489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05412177v1</w:t>
+                <w:t xml:space="preserve">hal-05454442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: The first statistical census of dusty and massive objects in the ERO/Perseus field</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Gandolfi</w:t>
+                <w:t xml:space="preserve">Euclid quick data release (Q1) exploring galaxy properties with a multi-modal foundation model Euclid Collaboration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Siudek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Martinez-Solaeche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Lanusse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2512.01489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554611⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05454442v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05412177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
+                <w:t xml:space="preserve">CHEX-MATE: Dynamical masses for a sample of 101 Planck Sunyaev-Zeldovich-selected galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Saifollahi</w:t>
+                <w:t xml:space="preserve">Mauro Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Lançon</w:t>
+                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cantiello</w:t>
+                <w:t xml:space="preserve">Alberto Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
+                <w:t xml:space="preserve">Rafael Barrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bethermin</w:t>
+                <w:t xml:space="preserve">Christophe Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 703, pp.A184. </w:t>
+              <w:t xml:space="preserve">, 2025, 693, pp.A2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554667⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-05392858v1</w:t>
+                <w:t xml:space="preserve">hal-04919202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHEX-MATE: Dynamical masses for a sample of 101 Planck Sunyaev-Zeldovich-selected galaxy clusters</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Euclid&amp;lt;/i&amp;gt; : Early Release Observations – Interplay between dwarf galaxies and their globular clusters in the Perseus galaxy cluster</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Sereno</w:t>
+                <w:t xml:space="preserve">T. Saifollahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
+                <w:t xml:space="preserve">A. Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Cappi</w:t>
+                <w:t xml:space="preserve">M. Cantiello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rafael Barrena</w:t>
+                <w:t xml:space="preserve">J.-C. Cuillandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Benoist</w:t>
+                <w:t xml:space="preserve">M. Bethermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 693, pp.A2. </w:t>
+              <w:t xml:space="preserve">, 2025, 703, pp.A184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451610⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554667⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919202v1</w:t>
+                <w:t xml:space="preserve">insu-05392858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Aussel</w:t>
+                <w:t xml:space="preserve">A. Fumagalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Kruk</w:t>
+                <w:t xml:space="preserve">A. Saro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Walmsley</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M Huertas-Company</w:t>
+                <w:t xml:space="preserve">S. Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Castellano</w:t>
+                <w:t xml:space="preserve">T. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470553v1</w:t>
+                <w:t xml:space="preserve">hal-03892184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V.F Cardone</w:t>
+                <w:t xml:space="preserve">G.F Lesci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Martinelli</w:t>
+                <w:t xml:space="preserve">M Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I Tutusaus</w:t>
+                <w:t xml:space="preserve">M Radovich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Camera</w:t>
+                <w:t xml:space="preserve">G Castignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 684, pp.A139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04205044v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04324289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. The Near-IR Background Dipole Experiment with Euclid</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. XXXIV. The effect of linear redshift-space distortions in photometric galaxy clustering and its cross-correlation with cosmic shear</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.G Arendt</w:t>
+                <w:t xml:space="preserve">K Tanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.L.N Ashby</w:t>
+                <w:t xml:space="preserve">V.F Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Atrio-Barandela</w:t>
+                <w:t xml:space="preserve">M Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Scaramella</w:t>
+                <w:t xml:space="preserve">I Tutusaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449385⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 683, pp.A17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202347870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04442220v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04205044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XXXVII. Galaxy colour selections with Euclid and ground photometry for cluster weak-lensing analyses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. Measuring detailed galaxy morphologies for Euclid with Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sereno</w:t>
+                <w:t xml:space="preserve">B Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Radovich</w:t>
+                <w:t xml:space="preserve">S Kruk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Castignani</w:t>
+                <w:t xml:space="preserve">M Walmsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Huertas-Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bisigello</w:t>
+                <w:t xml:space="preserve">M Castellano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 684, pp.A139. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348743⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04324289v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXV. Covariance model validation for the 2-point correlation function of galaxy clusters</w:t>
+                <w:t xml:space="preserve">Euclid preparation. The Near-IR Background Dipole Experiment with Euclid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fumagalli</w:t>
+                <w:t xml:space="preserve">A Kashlinsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Saro</w:t>
+                <w:t xml:space="preserve">R.G Arendt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Borgani</w:t>
+                <w:t xml:space="preserve">M.L.N Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Castro</w:t>
+                <w:t xml:space="preserve">F Atrio-Barandela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Costanzi</w:t>
+                <w:t xml:space="preserve">R Scaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A253. </w:t>
+              <w:t xml:space="preserve">, 2024, 689, pp.A294. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449385⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03892184v1</w:t>
+                <w:t xml:space="preserve">hal-04442220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation: LII. Forecast impact of super-sample covariance on 3x2pt analysis with Euclid</w:t>
               </w:r>
@@ -1472,77 +1472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Sciotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gouyou Beauchamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.F Cardone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 691, pp.A318. </w:t>
@@ -1574,295 +1574,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The wide-field, multiplexed, spectroscopic facility WEAVE: Survey design, overview, and simulated implementation</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoko Jin</w:t>
+                <w:t xml:space="preserve">S Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott C. Trager</w:t>
+                <w:t xml:space="preserve">J Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gavin B. Dalton</w:t>
+                <w:t xml:space="preserve">W.G Hartley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alfonso L. Aguerri</w:t>
+                <w:t xml:space="preserve">A Alvarez-Ayllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. E. Drew</w:t>
+                <w:t xml:space="preserve">F Dubath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.2688-2730. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad557⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04040492v1</w:t>
+                <w:t xml:space="preserve">hal-04268683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXXI. The effect of the variations in photometric passbands on photometric-redshift accuracy</w:t>
+                <w:t xml:space="preserve">The wide-field, multiplexed, spectroscopic facility WEAVE: Survey design, overview, and simulated implementation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Paltani</w:t>
+                <w:t xml:space="preserve">Shoko Jin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Coupon</w:t>
+                <w:t xml:space="preserve">Scott C. Trager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W.G Hartley</w:t>
+                <w:t xml:space="preserve">Gavin B. Dalton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Alvarez-Ayllon</w:t>
+                <w:t xml:space="preserve">J. Alfonso L. Aguerri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Dubath</w:t>
+                <w:t xml:space="preserve">J. E. Drew</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 681, pp.A66. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.2688-2730. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346993⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04268683v1</w:t>
+                <w:t xml:space="preserve">insu-04040492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XXXII. Evaluating the weak lensing cluster mass biases using the Three Hundred Project hydrodynamical simulations</w:t>
               </w:r>
@@ -1887,85 +1887,85 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Meneghetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Rasia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Despali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 681, pp.A67. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
@@ -2110,831 +2110,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04258700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
+                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Scharré</w:t>
+                <w:t xml:space="preserve">T Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Hirschmann</w:t>
+                <w:t xml:space="preserve">S Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G de Lucia</w:t>
+                <w:t xml:space="preserve">M Costanzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Charlot</w:t>
+                <w:t xml:space="preserve">J Dakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Fontanot</w:t>
+                <w:t xml:space="preserve">K Dolag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 689, pp.A276. </w:t>
+              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04455731v1</w:t>
+                <w:t xml:space="preserve">hal-04273972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation - XXXIX. The effect of baryons on the Halo Mass Function</w:t>
+                <w:t xml:space="preserve">The stellar mass function of quiescent galaxies in 2 &lt; z &lt; 2.5 protoclusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T Castro</w:t>
+                <w:t xml:space="preserve">Adit Edward</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Borgani</w:t>
+                <w:t xml:space="preserve">Michael Balogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Costanzi</w:t>
+                <w:t xml:space="preserve">Yannick Bahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J Dakin</w:t>
+                <w:t xml:space="preserve">M Cooper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K Dolag</w:t>
+                <w:t xml:space="preserve">Nina Hatch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 685, pp.A109. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 527 (3), pp.8598-8617. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348388⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stad3751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04273972v1</w:t>
+                <w:t xml:space="preserve">hal-04477721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stellar mass function of quiescent galaxies in 2 &lt; z &lt; 2.5 protoclusters</w:t>
+                <w:t xml:space="preserve">Euclid preparation. Optical emission-line predictions of intermediate-z galaxy populations in GAEA for the Euclid Deep and Wide Surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adit Edward</w:t>
+                <w:t xml:space="preserve">L Scharré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Balogh</w:t>
+                <w:t xml:space="preserve">M Hirschmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Bahé</w:t>
+                <w:t xml:space="preserve">G de Lucia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Cooper</w:t>
+                <w:t xml:space="preserve">S Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Hatch</w:t>
+                <w:t xml:space="preserve">F Fontanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 527 (3), pp.8598-8617. </w:t>
+              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 689, pp.A276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stad3751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449500⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04477721v1</w:t>
+                <w:t xml:space="preserve">hal-04455731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Calibrating photometric redshifts with spectroscopic cross-correlations</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Naidoo</w:t>
+                <w:t xml:space="preserve">A. Humphrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Bisigello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Johnston</w:t>
+                <w:t xml:space="preserve">P. A. C. Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Joachimi</w:t>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. van den Busch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Hildebrandt</w:t>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 670, pp.A149. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244795⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 671, pp.A99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03772761v1</w:t>
+                <w:t xml:space="preserve">hal-03866216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XXX. Performance assessment of the NISP Red-Grism through spectroscopic simulations for the Wide and Deep surveys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Gabarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Gabarra</w:t>
+                <w:t xml:space="preserve">C Mancini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Mancini</w:t>
+                <w:t xml:space="preserve">L. Rodriguez Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Rodriguez Muñoz</w:t>
+                <w:t xml:space="preserve">G Rodighiero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Sirignano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astron.Astrophys.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 676, pp.A34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346177⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04447271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXII. Selection of quiescent galaxies from mock photometry using machine learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid: Calibrating photometric redshifts with spectroscopic cross-correlations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Naidoo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Humphrey</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Bisigello</w:t>
+                <w:t xml:space="preserve">H. Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. A. C. Cunha</w:t>
+                <w:t xml:space="preserve">B. Joachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+                <w:t xml:space="preserve">J.L. van den Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+                <w:t xml:space="preserve">H. Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 671, pp.A99. </w:t>
+              <w:t xml:space="preserve">, 2023, 670, pp.A149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03866216v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03772761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XXIII. Derivation of galaxy physical properties with deep machine learning using mock fluxes and H-band images</w:t>
               </w:r>
@@ -2959,51 +2959,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. J. Conselice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Baes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Brescia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3048,563 +3048,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03947319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. van Mierlo</w:t>
+                <w:t xml:space="preserve">S. E. van Mierlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Caputi</w:t>
+                <w:t xml:space="preserve">K. I. Caputi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ashby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Atek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A200. </w:t>
+              <w:t xml:space="preserve">, 2022, 668, pp.C3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866172v1</w:t>
+                <w:t xml:space="preserve">hal-03935710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for $z&amp;gt;6$ galaxies within the Euclid Deep Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Borlaff</w:t>
+                <w:t xml:space="preserve">S. van Mierlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Vavrek</w:t>
+                <w:t xml:space="preserve">K. Caputi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ashby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Atek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bolzonella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 666, pp.A200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03542092v2</w:t>
+                <w:t xml:space="preserve">hal-03866172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XVI. Exploring the ultra-low surface brightness Universe with Euclid/VIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Borlaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gómez-Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Altieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ilić</w:t>
+                <w:t xml:space="preserve">P. Marcum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Aghanim</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">G. Fabbian</w:t>
+                <w:t xml:space="preserve">R. Vavrek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03533670v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03542092v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XXI. Intermediate-redshift contaminants in the search for z &amp;gt; 6 galaxies within the Euclid Deep Survey (Corrigendum)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Euclid preparation. XV. Forecasting cosmological constraints for the Euclid and CMB joint analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ilić</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aghanim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baccigalupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. E. van Mierlo</w:t>
+                <w:t xml:space="preserve">J. R. Bermejo-Climent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. I. Caputi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M. Bolzonella</w:t>
+                <w:t xml:space="preserve">G. Fabbian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 668, pp.C3. </w:t>
+              <w:t xml:space="preserve">, 2022, 657, pp.A91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243950e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03935710v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03533670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XIII. Forecasts for galaxy morphology with the Euclid Survey using deep generative models</w:t>
               </w:r>
@@ -3718,563 +3718,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. I. The Euclid Wide Survey</w:t>
+                <w:t xml:space="preserve">Euclid: Forecasts from redshift-space distortions and the Alcock-Paczynski test with cosmic voids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Scaramella</w:t>
+                <w:t xml:space="preserve">N. Hamaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Amiaux</w:t>
+                <w:t xml:space="preserve">M. Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Mellier</w:t>
+                <w:t xml:space="preserve">A. Pisani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Burigana</w:t>
+                <w:t xml:space="preserve">S. Contarini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Carvalho</w:t>
+                <w:t xml:space="preserve">G. Verza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A112. </w:t>
+              <w:t xml:space="preserve">, 2022, 658, pp.A20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03866201v2</w:t>
+                <w:t xml:space="preserve">hal-03426564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
+                <w:t xml:space="preserve">Euclid preparation. I. The Euclid Wide Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Lepori</w:t>
+                <w:t xml:space="preserve">R. Scaramella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Tutusaus</w:t>
+                <w:t xml:space="preserve">J. Amiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Viglione</w:t>
+                <w:t xml:space="preserve">Y. Mellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonvin</w:t>
+                <w:t xml:space="preserve">C. Burigana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Camera</w:t>
+                <w:t xml:space="preserve">C. Carvalho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03447630v1</w:t>
+                <w:t xml:space="preserve">hal-03866201v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XIX. Impact of magnification on photometric galaxy clustering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schirmer</w:t>
+                <w:t xml:space="preserve">F. Lepori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jahnke</w:t>
+                <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Seidel</w:t>
+                <w:t xml:space="preserve">C. Viglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Aussel</w:t>
+                <w:t xml:space="preserve">C. Bonvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bodendorf</w:t>
+                <w:t xml:space="preserve">S. Camera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astron.Astrophys.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 662, pp.A93. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03613681v1</w:t>
+                <w:t xml:space="preserve">hal-03447630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid: Forecasts from redshift-space distortions and the Alcock-Paczynski test with cosmic voids</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XVIII. The NISP photometric system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Hamaus</w:t>
+                <w:t xml:space="preserve">M. Schirmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Aubert</w:t>
+                <w:t xml:space="preserve">K. Jahnke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pisani</w:t>
+                <w:t xml:space="preserve">G. Seidel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Contarini</w:t>
+                <w:t xml:space="preserve">H. Aussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Verza</w:t>
+                <w:t xml:space="preserve">C. Bodendorf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 658, pp.A20. </w:t>
+              <w:t xml:space="preserve">, 2022, 662, pp.A92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142897⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03426564v1</w:t>
+                <w:t xml:space="preserve">hal-03613681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XVII. Cosmic Dawn Survey: Spitzer Space Telescope observations of the Euclid deep fields and calibration fields</w:t>
               </w:r>
@@ -4407,51 +4407,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. XII. Optimizing the photometric sample of the Euclid survey for galaxy clustering and galaxy-galaxy lensing analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pocino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tutusaus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.J. Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Stadel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Potter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Dakin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Hannestad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4656,697 +4656,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03447655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
+                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Ilbert</w:t>
+                <w:t xml:space="preserve">S. Stanford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. de La Torre</w:t>
+                <w:t xml:space="preserve">D. Masters</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Martinet</w:t>
+                <w:t xml:space="preserve">B. Darvish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. H. Wright</w:t>
+                <w:t xml:space="preserve">D. Stern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">J. Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03174105v1</w:t>
+                <w:t xml:space="preserve">hal-03413175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid Preparation. XIV. The Complete Calibration of the Color–Redshift Relation (C3R2) Survey: Data Release 3</w:t>
+                <w:t xml:space="preserve">The Cluster HEritage project with XMM-Newton: Mass Assembly and Thermodynamics at the Endpoint of structure formation. I. Programme overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Stanford</w:t>
+                <w:t xml:space="preserve">The Chex-Mate Collaboration</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Masters</w:t>
+                <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Darvish</w:t>
+                <w:t xml:space="preserve">S. Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Stern</w:t>
+                <w:t xml:space="preserve">G. W. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cohen</w:t>
+                <w:t xml:space="preserve">M. Rossetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal Supplement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 256 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 650, pp.A104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3847/1538-4365/ac0833⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03413175v1</w:t>
+                <w:t xml:space="preserve">hal-02991777v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Cluster HEritage project with XMM-Newton: Mass Assembly and Thermodynamics at the Endpoint of structure formation. I. Programme overview</w:t>
+                <w:t xml:space="preserve">Euclid preparation. XI. Mean redshift determination from galaxy redshift probabilities for cosmic shear tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Chex-Mate Collaboration</w:t>
+                <w:t xml:space="preserve">O. Ilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Arnaud</w:t>
+                <w:t xml:space="preserve">S. de La Torre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Ettori</w:t>
+                <w:t xml:space="preserve">N. Martinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. W. Pratt</w:t>
+                <w:t xml:space="preserve">A. H. Wright</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Rossetti</w:t>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 650, pp.A104. </w:t>
+              <w:t xml:space="preserve">, 2021, 647, pp.A117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02991777v2</w:t>
+                <w:t xml:space="preserve">hal-03174105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
+                <w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Desprez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Paltani</w:t>
+                <w:t xml:space="preserve">Michele Cirasuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Coupon</w:t>
+                <w:t xml:space="preserve">Alasdair Fairley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Almosallam</w:t>
+                <w:t xml:space="preserve">Phil Rees</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
+                <w:t xml:space="preserve">Oscar A. Gonzalez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
+              <w:t xml:space="preserve">ESO Messenger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03026946v1</w:t>
+                <w:t xml:space="preserve">hal-02955869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOONS: The New Multi-Object Spectrograph for the VLT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Euclid preparation. X. The Euclid photometric-redshift challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alasdair Fairley</w:t>
+                <w:t xml:space="preserve">G. Desprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phil Rees</w:t>
+                <w:t xml:space="preserve">J. Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oscar A. Gonzalez</w:t>
+                <w:t xml:space="preserve">I. Almosallam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Taylor</w:t>
+                <w:t xml:space="preserve">A. Alvarez-Ayllon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eso Messenger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 180, pp.10-17. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 644, pp.A31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18727/0722-6691/5195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02955869v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03026946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid preparation. VIII. The Complete Calibration of the Colour–Redshift Relation survey: VLT/KMOS observations and data release</w:t>
               </w:r>
@@ -5384,51 +5384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Castander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galametz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 642, pp.A192. </w:t>
@@ -5479,51 +5479,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOONRISE: The Main MOONS GTO Extragalactic Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Maiolino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Cirasuolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Afonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5996,295 +5996,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02137304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey XX: The 365 cluster catalogue</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The XXL Survey: XXVII. The 3XLSS point source catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Giles</w:t>
+                <w:t xml:space="preserve">L. Chiappetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Koulouridis</w:t>
+                <w:t xml:space="preserve">C. Lidman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L. Faccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. A. Caretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, </w:t>
+              <w:t xml:space="preserve">, 2018, 620, pp.A12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01893237v1</w:t>
+                <w:t xml:space="preserve">hal-01929082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey: XXVII. The 3XLSS point source catalogue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey XX: The 365 cluster catalogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Chiappetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Fotopoulou</w:t>
+                <w:t xml:space="preserve">P. Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lidman</w:t>
+                <w:t xml:space="preserve">E. Koulouridis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Faccioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F. Pacaud</w:t>
+                <w:t xml:space="preserve">C. A. Caretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, pp.A12. </w:t>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929082v1</w:t>
+                <w:t xml:space="preserve">hal-01893237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey XXVIII. Galaxy luminosity functions of the XXL-N clusters</w:t>
               </w:r>
@@ -6322,51 +6322,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 620, pp.A13. </w:t>
@@ -6666,325 +6666,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01975809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Substructure and merger detection in resolved NIKA Sunyaev-Zel’dovich images of distant clusters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Adam</w:t>
+                <w:t xml:space="preserve">The XXL Survey: XXII. The XXL-North spectrophotometric sample and galaxy stellar mass function in X-ray detected groups and clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Guglielmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. M. Poggianti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Vulcani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Hahn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. André</w:t>
+                <w:t xml:space="preserve">F. Gastaldello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 614, pp.A118. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731950⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 620, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714786v1</w:t>
+                <w:t xml:space="preserve">insu-03666241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey: XXII. The XXL-North spectrophotometric sample and galaxy stellar mass function in X-ray detected groups and clusters</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Adami</w:t>
+                <w:t xml:space="preserve">Substructure and merger detection in resolved NIKA Sunyaev-Zel’dovich images of distant clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Adam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Hahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gastaldello</w:t>
+                <w:t xml:space="preserve">F. Ruppin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 620, </w:t>
+              <w:t xml:space="preserve">, 2018, 614, pp.A118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201730709⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201731950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03666241v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey: XXV. Cosmological analysis of the C1 cluster number counts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7126,51 +7126,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sereno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Moscardini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 620, pp.A1. </w:t>
@@ -7221,51 +7221,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the hot gas temperature in galaxy clusters using X-ray and Sunyaev-Zel’dovich imaging</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bartalucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7368,51 +7368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bartalucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. W. Pratt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7489,77 +7489,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the real-space correlation function from next generation cluster surveys - Recovering the real-space correlation function from photometric redshifts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Srivatsan Sridhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Marulli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7645,64 +7645,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Birkinshaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Chiappetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 338 (2-3), pp.334 - 341. </w:t>
@@ -7740,51 +7740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey II. The bright cluster sample: catalogue and luminosity function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7874,77 +7874,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey VI. The 1000 brightest X-ray point sources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fotopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Paltani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Ranalli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8002,377 +8002,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01440725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey VII. A supercluster of galaxies at z=0.43</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey VIII. MUSE characterisation of intracluster light in a z similar to 0.53 cluster of galaxies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Pompei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Gastaldello</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sadibekova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lavoie</w:t>
+                <w:t xml:space="preserve">A. Iovino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527142⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440148v1</w:t>
+                <w:t xml:space="preserve">hal-01441177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The XXL Survey VIII. MUSE characterisation of intracluster light in a z similar to 0.53 cluster of galaxies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The XXL Survey VII. A supercluster of galaxies at z=0.43</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Pompei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gastaldello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Iovino</w:t>
+                <w:t xml:space="preserve">S. Lavoie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
             </w:r>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201526831⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201527142⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01441177v1</w:t>
+                <w:t xml:space="preserve">hal-01440148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XXL Survey I. Scientific motivations - XMM-Newton observing plan - Follow-up observations and simulation programme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Altieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 592, </w:t>
@@ -8462,51 +8462,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fedeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. G. Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Borgani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 459 (2), pp.1764--1780. </w:t>
@@ -8672,295 +8672,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01439765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass profile and dynamical status of the z similar to 0.8 galaxy cluster LCDCS 0504</w:t>
+                <w:t xml:space="preserve">Abell 2384: the galaxy population of a cluster post-merger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Guennou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Adami</w:t>
+                <w:t xml:space="preserve">Florian Pranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Limousin</w:t>
+                <w:t xml:space="preserve">Asmus Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. B. Lima Neto</w:t>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Maurogordato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 566, </w:t>
+              <w:t xml:space="preserve">, 2014, 570, pp.A40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322447⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01440985v1</w:t>
+                <w:t xml:space="preserve">hal-03648725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abell 2384: the galaxy population of a cluster post-merger</w:t>
+                <w:t xml:space="preserve">Mass profile and dynamical status of the z similar to 0.8 galaxy cluster LCDCS 0504</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Pranger</w:t>
+                <w:t xml:space="preserve">L. Guennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Biviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmus Böhm</w:t>
+                <w:t xml:space="preserve">M. Limousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Ferrari</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Benoist</w:t>
+                <w:t xml:space="preserve">G. B. Lima Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 570, pp.A40. </w:t>
+              <w:t xml:space="preserve">, 2014, 566, </w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424727⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201322447⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648725v1</w:t>
+                <w:t xml:space="preserve">hal-01440985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The XMM-LSS survey: the Class 1 cluster sample over the extended 11 deg(2) and its spatial distribution</w:t>
               </w:r>
@@ -8998,51 +8998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Maughan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Pacaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 444 (3), pp.2723--2753. </w:t>
@@ -9074,295 +9074,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01434392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distant galaxy clusters in the XMM Large Scale Structure survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The galaxy population of the complex cluster system Abell 3921</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Pranger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmus Böhm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Ferrari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. Willis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Clerc</w:t>
+                <w:t xml:space="preserve">Antonaldo Diaferio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. N. Bremer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">C. Adami</w:t>
+                <w:t xml:space="preserve">Richard Hunstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 430 (1), pp.134--156. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 557, pp.A62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/sts540⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01439452v1</w:t>
+                <w:t xml:space="preserve">hal-03648730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The galaxy population of the complex cluster system Abell 3921</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distant galaxy clusters in the XMM Large Scale Structure survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonaldo Diaferio</w:t>
+                <w:t xml:space="preserve">J. P. Willis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Hunstead</w:t>
+                <w:t xml:space="preserve">M. N. Bremer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Adami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 557, pp.A62. </w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 430 (1), pp.134--156. </w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201321929⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/sts540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648730v1</w:t>
+                <w:t xml:space="preserve">hal-01439452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep optical observations of the massive galaxy cluster Abell 1413</w:t>
               </w:r>
@@ -9906,51 +9906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Durret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Coupon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10014,51 +10014,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2163: Merger events in the hottest Abell galaxy cluster II. Subcluster accretion with galaxy-gas separation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Mazzotta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10161,51 +10161,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10286,51 +10286,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Cappi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10662,51 +10662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ATCA observations of the galaxy cluster Abell 3921. I. Radio emission from the central merging sub-clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.W. Hunstead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10792,77 +10792,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chandra observation of the multiple merger cluster Abell 521</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ettori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10922,51 +10922,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical state and star formation properties of the merging galaxy cluster Abell 3921</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11052,51 +11052,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple merging events in Abell 521</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11208,51 +11208,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basilakos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13328,51 +13328,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MUSIC: Multiwavelength Sample of Interacting Clusters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Maurogordato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13520,51 +13520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. -T. Acquaviva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aghanim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark G. Allen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13790,103 +13790,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid: Calibrating photometric redshifts with spectroscopic cross-correlations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Naidoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Johnston</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Joachimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L. van den Busch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hildebrandt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -14193,51 +14193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Euclid Definition Study Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Laureijs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Amiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Arduini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14471,51 +14471,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454442v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.01489" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919202v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sereno" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurogordato" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cappi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrena" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451610" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442220v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kashlinsky" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Arendt" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.N Ashby" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Atrio-Barandela" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scaramella" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449385" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04040492v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Jin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Trager" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B. Dalton" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso L. Aguerri" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Drew" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad557" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eckert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ajeddig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477721v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adit Edward" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bah&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cooper" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hatch" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3751" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772761v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naidoo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Johnston" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joachimi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. van den Busch" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244795" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866201v2" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scaramella" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burigana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvalho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141938" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426564v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142073" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Knabenhans" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hannestad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maiolino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Afonso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz E. Bauer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5197" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02166503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biviano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Poggianti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulcani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834970" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893237v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giles" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Caretta" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731606" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929082v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faccioli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731880" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853851v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832989" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poggianti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732507" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975809v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farahi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Evrard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Poggianti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731321" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666241v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730709" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Melin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853840v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marulli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veropalumbo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sereno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moscardini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833238" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivatsan Sridhar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marulli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629369" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440163v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Giles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526891" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440725v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranalli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527402" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440148v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pompei" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoie" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527142" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441177v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovino" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526831" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440093v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sartoris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedeli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bartlett" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw630" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439765v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marquez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425293" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440985v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lima Neto" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322447" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648725v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pranger" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmus B&#246;hm" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424727" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434392v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maughan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1625" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439452v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bremer" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts540" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648730v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonaldo Diaferio" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hunstead" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321929" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779068v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castagn&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116837" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779515v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okabe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourdin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzotta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/741/2/116" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722153v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Im&#225;rquez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116985" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630862v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauvageot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457358v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913067" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630836v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014907" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630903v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287036v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077614" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382996v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Olsen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388605v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hunstead" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feretti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065117" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388604v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053946" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388265v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041811" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648739v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021741" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basilakos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/376892" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026848v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026851v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026879v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026885v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batuski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Slinglend" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balkowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/307484" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026842v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306955" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026889v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026899v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/300372" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026861v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026870v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026839v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaeffer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/178078" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026897v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349727v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/263.1.L21" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026838v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/171255" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026883v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026895v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz da Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/171897" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026837v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/169735" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026863v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026830v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/165520" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256586v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300002" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648737v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322211v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mantz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Allen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Battaglia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Benson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866242v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. van den Busch" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124592v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Olsen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05536197v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Girardi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grazian" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rodighiero" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bisigello" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gandolfi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202556328" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05454442v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2512.01489" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05412177v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Siudek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Huertas-Company" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Smith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Martinez-Solaeche" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Lanusse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554611" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919202v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Sereno" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Maurogordato" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Cappi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Barrena" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benoist" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451610" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05392858v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saifollahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lan&#231;on" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cantiello" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Cuillandre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bethermin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554667" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03892184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fumagalli" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Borgani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Castro" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Costanzi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245540" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324289v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.F Lesci" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sereno" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Radovich" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Castignani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bisigello" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348743" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04205044v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Tanidis" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.F Cardone" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Martinelli" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Tutusaus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Camera" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347870" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470553v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Aussel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Kruk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Walmsley" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Castellano" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449609" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04442220v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Kashlinsky" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G Arendt" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L.N Ashby" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Atrio-Barandela" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Scaramella" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449385" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273958v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Sciotti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gouyou Beauchamps" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348389" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268683v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Paltani" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Coupon" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.G Hartley" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Dubath" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346993" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04040492v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Jin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott C. Trager" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin B. Dalton" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alfonso L. Aguerri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Drew" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad557" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03991062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giocoli" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Meneghetti" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Rasia" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Despali" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346058" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04258700v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Adam" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Ricci" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Eckert" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Ade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Ajeddig" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348049" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04273972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Castro" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Borgani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Costanzi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dakin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Dolag" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348388" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04477721v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adit Edward" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Balogh" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bah&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cooper" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Hatch" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stad3751" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04455731v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Scharr&#233;" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Hirschmann" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G de Lucia" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Charlot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Fontanot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449500" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Humphrey" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. C. Cunha" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bolzonella" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fotopoulou" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244307" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447271v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Gabarra" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mancini" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rodriguez Mu&#241;oz" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rodighiero" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Sirignano" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346177" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03772761v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Naidoo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Johnston" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Joachimi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. van den Busch" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hildebrandt" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244795" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03947319v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Conselice" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Baes" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Brescia" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stac3810" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935710v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. E. van Mierlo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. I. Caputi" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ashby" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Atek" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950e" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866172v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Mierlo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Caputi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243950" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542092v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Borlaff" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. G&#243;mez-Alvarez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Altieri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Marcum" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vavrek" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141935" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533670v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ili&#263;" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aghanim" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baccigalupi" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Bermejo-Climent" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Fabbian" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141556" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533669v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bretonni&#232;re" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Huertas-Company" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Boucaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lanusse" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Jullo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141393" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03426564v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hamaus" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pisani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Contarini" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Verza" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142073" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866201v2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Scaramella" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Amiaux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Mellier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Burigana" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Carvalho" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141938" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447630v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lepori" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tutusaus" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Viglione" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonvin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Camera" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142419" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613681v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schirmer" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jahnke" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Seidel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aussel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bodendorf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142897" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565435v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moneti" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. J. Mccracken" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Shuntov" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. B. Kauffmann" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Capak" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142361" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217522v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pocino" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.J. Castander" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosalba" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Crocce" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141061" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03447655v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Knabenhans" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Stadel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Potter" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Hannestad" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stab1366" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413175v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stanford" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Masters" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darvish" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stern" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cohen" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4365/ac0833" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02991777v2" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Chex-Mate Collaboration" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arnaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ettori" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. W. Pratt" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rossetti" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039632" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174105v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ilbert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. de La Torre" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Martinet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. H. Wright" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Paltani" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040237" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955869v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Cirasuolo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alasdair Fairley" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phil Rees" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar A. Gonzalez" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Taylor" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5195" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026946v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Desprez" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Coupon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Almosallam" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alvarez-Ayllon" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039403" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026941v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Guglielmo" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Saglia" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Castander" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galametz" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202038334" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02953243v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Maiolino" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Afonso" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franz E. Bauer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Bowler" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18727/0722-6691/5197" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966422v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricci" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Adam" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Eckert" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ade" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Andr&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201937249" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02166503v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vannier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maurogordato" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Biviano" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Adami" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935088" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02137304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. M. Poggianti" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Vulcani" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fritz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834970" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929082v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiappetti" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lidman" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Faccioli" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pacaud" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731880" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893237v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Giles" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Koulouridis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Caretta" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731606" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853851v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Benoist" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201832989" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580598v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Poggianti" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moretti" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201732507" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01975809v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Farahi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Evrard" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Poggianti" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731321" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03666241v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gastaldello" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201730709" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714786v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Hahn" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ruppin" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201731950" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01897257v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pierre" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Melin" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201834022" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853840v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marulli" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Veropalumbo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sereno" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Moscardini" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833238" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01645595v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bartalucci" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629810" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01337533v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629182" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01582394v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Srivatsan Sridhar" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Marulli" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629369" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935125v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Pierre" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Birkinshaw" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713352" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440163v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Clerc" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Giles" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sadibekova" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526891" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440725v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ranalli" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Ramos-Ceja" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527402" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01441177v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pompei" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Iovino" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526831" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440148v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lavoie" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201527142" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alis" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526766" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440093v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Sartoris" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fedeli" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. G. Bartlett" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stw630" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439765v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Durret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Marquez" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201425293" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648725v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Pranger" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmus B&#246;hm" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferrari" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424727" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01440985v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Guennou" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Limousin" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. B. Lima Neto" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201322447" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434392v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lieu" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Maughan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stu1625" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648730v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonaldo Diaferio" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Hunstead" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201321929" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01439452v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Willis" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. N. Bremer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/sts540" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779068v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Castagn&#233;" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Soucail" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pointecouteau" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cappi" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116837" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779515v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Okabe" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Bourdin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mazzotta" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0004-637X/741/2/116" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722153v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Im&#225;rquez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201116985" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630862v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauvageot" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014415" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00457358v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazure" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/200913067" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630836v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.W. Pratt" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201014907" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630903v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mars" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287036v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20077614" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00382996v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Olsen" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088e" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388149v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20066088" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388605v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.W. Hunstead" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Feretti" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schindler" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20065117" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388604v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rho" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20053946" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00388265v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Slezak" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20041811" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648739v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361:20021741" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026853v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plionis" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basilakos" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/376892" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026848v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026851v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026879v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026856v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026885v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Batuski" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Miller" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Slinglend" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Balkowski" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/307484" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026842v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. da Costa" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouchet" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/306955" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026872v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026876v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026889v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026899v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pellegrini" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/300372" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026861v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026870v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026839v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Costa" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schaeffer" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/178078" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026897v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349727v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bernardeau" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/263.1.L21" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026838v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/171255" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026883v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026895v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Lachieze-Rey" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz da Costa" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/171897" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026837v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/169735" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026863v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03026830v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/165520" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04256586v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202429300002" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03648737v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01686223v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Acero" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -T. Acquaviva" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark G. Allen" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.1712.06950" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02322211v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mantz" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven W. Allen" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Battaglia" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradford Benson" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Canning" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866242v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. van den Busch" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03451656v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Moneti" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00124592v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. F. Olsen" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-00712239v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Laureijs" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Arduini" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Augu&#232;res" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brinchmann" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>