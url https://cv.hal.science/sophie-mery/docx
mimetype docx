--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -145,281 +145,281 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les collections d’enseignement et de recherche</w:t>
+                <w:t xml:space="preserve">Material culture – Technology, typology, provenance and exchange in the Arabian Neolithic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Duplouy</w:t>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t>
+                <w:t xml:space="preserve">Kévin Ldour</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Méry; Kevin Lidour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Umm al Quwain 2 a settlement site and graveyard in the United Arab Emirates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), Archaeopress Archaeology, pp.97-105, 2025, International Association for the Study of Arabia Monographs, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781805831259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05031876v1</w:t>
+                <w:t xml:space="preserve">hal-05373324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Material culture – Technology, typology, provenance and exchange in the Arabian Neolithic.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les collections d’enseignement et de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Duplouy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Méry</w:t>
+                <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kévin Ldour</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Sophie Méry; Kevin Lidour. </w:t>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Jean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Umm al Quwain 2 a settlement site and graveyard in the United Arab Emirates</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.105-127, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05373324v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualising research and excavation narrative at UAQ2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -428,51 +428,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Méry; Kevin Lidour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Umm al Quwain 2 a Neolithic settlement site and graveyard in the United Arab Emirates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Archaeopress Archaeology, pp.1-52, 2025, Umm al Quwain 2 a settlement site and a graveyard in the United Arab Emirates, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781805831259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371033v1</w:t>
@@ -509,51 +509,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline AVERBOUH; Nejma GOUTAS; Sophie MERY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Muséum national d'Histoire Naturelle, pp.15-24, 2021, Natures en sociétés, </w:t>
@@ -585,264 +585,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04300754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest pottery in the Oman Peninsula</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Sea mammals and Humans along the shores of the Oman Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tos; Dennys Frenez; Roman Garba. </w:t>
+              <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tosi; Dennys Frenez; Roman Garba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.256-258, 2020, 9781789697889</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.69-70, 2020, 978-1-78969-788-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1dwq0rp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414103v1</w:t>
+                <w:t xml:space="preserve">hal-03414046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea mammals and Humans along the shores of the Oman Peninsula</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Earliest pottery in the Oman Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tosi; Dennys Frenez; Roman Garba. </w:t>
+              <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tos; Dennys Frenez; Roman Garba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-70, 2020, 978-1-78969-788-9. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, pp.256-258, 2020, 9781789697889</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2307/j.ctv1dwq0rp⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03414046v1</w:t>
+                <w:t xml:space="preserve">hal-03414103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 years of archaeological cooperation between the United Arab Emirates and France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sharjah Archaeology Museum; Institut français in the United Arab Emirates, pp.38-53 &amp; 116-118, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -880,64 +880,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for deep-sea fishing and cultural identity during the Neolithic period at Akab Island, Umm al-Qaiwain, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjan Mashkour; Mark Jonathan Beech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeozoology of the Near East 9. International Council of Archaeozoology (ICAZ) Proceedings of the 9th conference of the Archaeozoology of SouthWest Asia and Adjacent Areas – Al Ain, Abu Dhabi Emirate, United Arab Emirates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
@@ -979,51 +979,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort violente en Arabie : la sépulture multiple d’Umm al Quwain UAQ2 (Émirats arabes unis), VIe millénaire BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1121,74 +1121,74 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indus pottery in the Oman Peninsula, Windows 20, pages 306-308</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleuziou, S., &amp; Tosi, M. (2020). In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition (D. Frenez &amp; R. Garba, Eds.; 2nd ed.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ArchaeoPress, 2016, ISBN 978-1-78969-788-9 ISBN 978-1-78969-789-6 (ebook). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1dwq0rp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414151v1</w:t>
@@ -1199,51 +1199,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et interculturalité en Arabie orientale durant la Protohistoire ancienne : la formation d'un ensemble culturel et d'entités régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Naudinot Liliane Meignen Didier Binder Guirec Querré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Age. Actes des 35e rencontres internationales d'archéologie et d'histoire d'Antibes, 14-16 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions APDCA, pp.353-368, 2015, 9782904110566</w:t>
@@ -1285,51 +1285,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières céramiques fines d’Asie moyenne aux IVe et IIIe millénaires av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalismes. De l'archéologie au musée. Mélanges en l'honneur de Jean-François Jarrige</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -1416,51 +1416,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying pastoral and plant products in local and imported pottery in Early Bronze Age southeastern Arabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshyeta Suryanarayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Swerida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Setién Marquínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cimentada Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.100520-100520. </w:t>
@@ -1697,51 +1697,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshyeta Suryanarayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Strolin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1844,64 +1844,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.498-526. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1948,51 +1948,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodstuffs and organic products in ancient SE Arabia: preliminary results of ceramic lipid residue analysis of vessels from Hili 8 and Hili North Tomb A, al Ain, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshyeta Suryanarayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2069,51 +2069,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled A Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser S Al‐jahwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hesein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2186,51 +2186,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2320,64 +2320,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (1), pp.80-103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2571,51 +2571,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.102223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2643,411 +2643,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Averbouh</w:t>
+                <w:t xml:space="preserve">Neolithic settlement pattern and environment evolution along the coast of the northern UAE: the case of Umm al-Quwain UAQ36 vs. UAQ2 and Akab shell-middens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Besson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Séverine Hurard</w:t>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.223-240</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502736v1</w:t>
+                <w:t xml:space="preserve">hal-02353536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic settlement pattern and environment evolution along the coast of the northern UAE: the case of Umm al-Quwain UAQ36 vs. UAQ2 and Akab shell-middens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Initial results of a research programme on Iron Age II pottery production in the al-Ḥajar mountains: compositional analyses of pottery vessels used in a domestic context, in a reception building, and in a ritual area at Masāfī (Fujairah, UAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Claire Gallou</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven Karacic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49, pp.223-240</w:t>
+              <w:t xml:space="preserve">, 2019, 49, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353536v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial results of a research programme on Iron Age II pottery production in the al-Ḥajar mountains: compositional analyses of pottery vessels used in a domestic context, in a reception building, and in a ritual area at Masāfī (Fujairah, UAE)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Méry</w:t>
+                <w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Karacic</w:t>
+                <w:t xml:space="preserve">Christian Cribellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Crépy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+                <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353777v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultanate of Oman (seasons 2016–2018): insights on cultural interaction and long-distance trade.</w:t>
               </w:r>
@@ -3085,51 +3085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennys Frenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3180,51 +3180,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gutherz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3284,90 +3284,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating a complex late prehistoric settlement system: Neutron activation analysis of pottery use and exchange at Saruq al-Hadid, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Karacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Weeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaacoub Al-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3418,77 +3418,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnelian, agate, and other types of chalcedony: the prehistory of Jebel al-Ma'taradh and its semi-precious stones, Emirate of Ra's al-Khaimah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3535,51 +3535,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A centre of production and diffusion for fine grey pottery in the third millennium: The pottery workshops of the Dasht plain (Makran, Pakistan) and the Oman Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. James Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,51 +3643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3768,51 +3768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 3rd millennium BC fine grey wares found in eastern Arabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. James Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3889,51 +3889,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la découverte des sociétés de l'Est de la péninsule arabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3965,306 +3965,306 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119, pp.3-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828516v1</w:t>
+                <w:t xml:space="preserve">halshs-02895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 119, pp.3-4. </w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (4), pp.412 - 428. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/nda.954⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02895384v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food for eternity? The analysis of a date offering from a 3rd millennium BC grave at Hili N, Abu Dhabi (United Arab Emirates)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4323,51 +4323,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4418,51 +4418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers des Thèmes Transversaux ArScan, vol. VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4539,51 +4539,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4673,51 +4673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4794,51 +4794,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4915,51 +4915,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5010,51 +5010,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de production et de circulation. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5105,51 +5105,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5187,51 +5187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5256,51 +5256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des échanges dans le Golfe persique durant la protohistoire et diffusion des céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5357,51 +5357,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umm al Quwain 2, a Neolithic settlement and graveyard in the United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5442,51 +5442,51 @@
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Méry and Kevin Lidour. </w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress Publishing LTD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), 229 p., 2025, International Association for the Study of Arabia Monographs, D. Kennet (University of Chicago); St. J. Simpson (British Museum), 978-1-80583-125-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781805831259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05369320v1</w:t>
@@ -5523,51 +5523,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muséum national d’Histoire naturelle, 4, 671 p., 2021, Natures en Sociétés, 978-2-85653-966-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -5594,51 +5594,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">APPORT DES APPROCHES TECHNOLOGIQUES DE LA CÉRAMIQUE À L’ANTHROPOLOGIE ET À L’ARCHÉOLOGIE DES SOCIÉTÉS PRÉ ET PROTOHISTORIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,51 +5646,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Gomart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Livingstone-Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5708,51 +5708,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">40 ans de coopération archéologique entre les Emirats et la France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5914,51 +5914,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5989,51 +5989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de la terre et céramiques archéologiques. Expérimentations, applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1992</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6109,51 +6109,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennys Frenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mark Kenoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAANE, 12th International Congress on the Archaeology of the Ancient Near East, Bologna (Italy), 6-9 April 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6178,51 +6178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic occupation of the Neolithic Hormuz Strait: coastal survey and first typology of sites, Umm al Quwain, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Borgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6260,51 +6260,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic Production and Trade during the 3rd millennium in Oman and the Indus Valley: A multiagent approach to better understand the issue of technology transfer in the Bronze Age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Lauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6502,51 +6502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6623,51 +6623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6692,51 +6692,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indus potters in central Oman in the second half of the third millennium BC. First results of a technological and archaeometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6794,260 +6794,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronze Age Salut (ST1) and the Indus Civilization: recent discoveries and new insights on regional interaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Yeomans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.107-124</w:t>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395323v1</w:t>
+                <w:t xml:space="preserve">hal-01395324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bronze Age Salut (ST1) and the Indus Civilization: recent discoveries and new insights on regional interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennys Frenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mark Kenoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.107-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395324v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
               </w:r>
@@ -7085,51 +7085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Mutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse non destructive mobile des objets d’art et des matériaux du patrimoine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole thématique CNRS Analyse et Patrimoine, Sep 2015, Sèvres, France</w:t>
@@ -7158,51 +7158,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les rivages de l’Arabie au Néolithique : 30 ans d’archéologie de terrain et d’études en laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Raconte moi la mer… ». Actualité des recherches archéologiques littorales et marines d’Europe et au-delà…</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UMR 6566 CReAAH, Nov 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7259,51 +7259,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport des recherches effectuées pendant l’hiver 2017-2018 par la Mission archéologique française aux Emirats arabes unis. Rapport du 11 Octobre 2019 pour la Commission des fouilles - Ministère des affaires étrangères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7370,51 +7370,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emirats arabes unis, 2018-2019. Etat des recherches de la Mission archéologique française à Umm al Quwain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 23 mars 2019. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7439,51 +7439,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des travaux récents en Arabie orientale au Néolithique et à l'âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, p.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7677,51 +7677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373324v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ldour" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831259" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Gasparini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7BA259BE84-320B-4F7F-8592-E828BA0F2419%7D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1dwq0rp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_41148_58876fba50321_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swerida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Dollarhide" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324661" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Seti&#233;n Marqu&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cimentada Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100520" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Strolin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1962437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled A Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser S Al&#8208;jahwari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hesein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2018.1531330" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Karacic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cattani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mark Kenoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys Frenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Weeks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacoub Al-Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D8VDF8KV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ5GN6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vandooseloere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mes.uchicago.edu/derek-kennet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Miroschedji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Lauw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Esposti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kenoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ldour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Gasparini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7BA259BE84-320B-4F7F-8592-E828BA0F2419%7D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1dwq0rp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_41148_58876fba50321_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swerida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Dollarhide" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324661" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Seti&#233;n Marqu&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cimentada Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100520" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Strolin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1962437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled A Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser S Al&#8208;jahwari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hesein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2018.1531330" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Karacic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cattani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mark Kenoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys Frenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Weeks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacoub Al-Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D8VDF8KV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ5GN6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vandooseloere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mes.uchicago.edu/derek-kennet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Miroschedji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Lauw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Esposti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kenoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>