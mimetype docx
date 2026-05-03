--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -585,264 +585,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04300754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sea mammals and Humans along the shores of the Oman Peninsula</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Earliest pottery in the Oman Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tosi; Dennys Frenez; Roman Garba. </w:t>
+              <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tos; Dennys Frenez; Roman Garba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.69-70, 2020, 978-1-78969-788-9. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, pp.256-258, 2020, 9781789697889</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03414046v1</w:t>
+                <w:t xml:space="preserve">hal-03414103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earliest pottery in the Oman Peninsula</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sea mammals and Humans along the shores of the Oman Peninsula</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tos; Dennys Frenez; Roman Garba. </w:t>
+              <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tosi; Dennys Frenez; Roman Garba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-70, 2020, 978-1-78969-788-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2307/j.ctv1dwq0rp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archaeopress</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-03414103v1</w:t>
+                <w:t xml:space="preserve">hal-03414046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 years of archaeological cooperation between the United Arab Emirates and France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sharjah Archaeology Museum; Institut français in the United Arab Emirates, pp.38-53 &amp; 116-118, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -880,51 +880,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for deep-sea fishing and cultural identity during the Neolithic period at Akab Island, Umm al-Qaiwain, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1144,51 +1144,51 @@
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleuziou, S., &amp; Tosi, M. (2020). In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition (D. Frenez &amp; R. Garba, Eds.; 2nd ed.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ArchaeoPress, 2016, ISBN 978-1-78969-788-9 ISBN 978-1-78969-789-6 (ebook). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1dwq0rp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414151v1</w:t>
@@ -1589,51 +1589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Setién Marquínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cimentada Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 38, pp.100520-100520. </w:t>
@@ -1844,51 +1844,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2320,51 +2320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2643,411 +2643,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neolithic settlement pattern and environment evolution along the coast of the northern UAE: the case of Umm al-Quwain UAQ36 vs. UAQ2 and Akab shell-middens</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michele Degli Esposti</w:t>
+                <w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Aoustin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Gallou</w:t>
+                <w:t xml:space="preserve">Claire Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Cribellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02353536v1</w:t>
+                <w:t xml:space="preserve">hal-02502736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initial results of a research programme on Iron Age II pottery production in the al-Ḥajar mountains: compositional analyses of pottery vessels used in a domestic context, in a reception building, and in a ritual area at Masāfī (Fujairah, UAE)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Neolithic settlement pattern and environment evolution along the coast of the northern UAE: the case of Umm al-Quwain UAQ36 vs. UAQ2 and Akab shell-middens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louise Purdue</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Aoustin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Borgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 49, pp.7-24</w:t>
+              <w:t xml:space="preserve">, 2019, 49, pp.223-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02353777v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blin</w:t>
+                <w:t xml:space="preserve">Initial results of a research programme on Iron Age II pottery production in the al-Ḥajar mountains: compositional analyses of pottery vessels used in a domestic context, in a reception building, and in a ritual area at Masāfī (Fujairah, UAE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Cribellier</w:t>
+                <w:t xml:space="preserve">Steven Karacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Hurard</w:t>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49, pp.7-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02502736v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultanate of Oman (seasons 2016–2018): insights on cultural interaction and long-distance trade.</w:t>
               </w:r>
@@ -3284,51 +3284,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating a complex late prehistoric settlement system: Neutron activation analysis of pottery use and exchange at Saruq al-Hadid, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Karacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Weeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,51 +3418,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnelian, agate, and other types of chalcedony: the prehistory of Jebel al-Ma'taradh and its semi-precious stones, Emirate of Ra's al-Khaimah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3643,51 +3643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3965,276 +3965,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Inizan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Braemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nda.954⟩</w:t>
+              <w:t xml:space="preserve">Global and Planetary Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 72 (4), pp.412 - 428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02895384v1</w:t>
+                <w:t xml:space="preserve">hal-01828516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Global and Planetary Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 72 (4), pp.412 - 428. </w:t>
+              <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 119, pp.3-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/nda.954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828516v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food for eternity? The analysis of a date offering from a 3rd millennium BC grave at Hili N, Abu Dhabi (United Arab Emirates)</w:t>
               </w:r>
@@ -6794,260 +6794,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bronze Age Salut (ST1) and the Indus Civilization: recent discoveries and new insights on regional interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennys Frenez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mark Kenoyer</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.107-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01395324v1</w:t>
+                <w:t xml:space="preserve">hal-01395323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bronze Age Salut (ST1) and the Indus Civilization: recent discoveries and new insights on regional interaction</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marian Mashkour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karyne Debue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Yeomans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.107-124</w:t>
+              <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395323v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
               </w:r>
@@ -7677,51 +7677,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ldour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Gasparini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414046v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7BA259BE84-320B-4F7F-8592-E828BA0F2419%7D" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1dwq0rp" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414103v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_41148_58876fba50321_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swerida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Dollarhide" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324661" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Seti&#233;n Marqu&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cimentada Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100520" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Strolin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1962437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled A Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser S Al&#8208;jahwari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hesein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2018.1531330" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353536v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353777v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Karacic" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cattani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mark Kenoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys Frenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Weeks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacoub Al-Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895384v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.954" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D8VDF8KV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ5GN6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vandooseloere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mes.uchicago.edu/derek-kennet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Miroschedji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Lauw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Esposti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kenoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395323v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ldour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Gasparini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7BA259BE84-320B-4F7F-8592-E828BA0F2419%7D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1dwq0rp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_41148_58876fba50321_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swerida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Dollarhide" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324661" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Seti&#233;n Marqu&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cimentada Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100520" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Strolin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1962437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled A Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser S Al&#8208;jahwari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hesein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2018.1531330" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Karacic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cattani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mark Kenoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys Frenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Weeks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacoub Al-Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D8VDF8KV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ5GN6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vandooseloere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mes.uchicago.edu/derek-kennet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Miroschedji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Lauw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Esposti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kenoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>