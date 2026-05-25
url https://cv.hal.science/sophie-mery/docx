--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -111,1275 +111,2001 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umm al Quwain 2, a Neolithic settlement and graveyard in the United Arab Emirates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mashkour Marjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Preusser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sophie Méry and Kevin Lidour. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archaeopress Publishing LTD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (1), 229 p., 2025, International Association for the Study of Arabia Monographs, D. Kennet (University of Chicago); St. J. Simpson (British Museum), 978-1-80583-125-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781805831259⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05369320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomad lives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejma Goutas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muséum national d’Histoire naturelle, 4, 671 p., 2021, Natures en Sociétés, 978-2-85653-966-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03513548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">APPORT DES APPROCHES TECHNOLOGIQUES DE LA CÉRAMIQUE À L’ANTHROPOLOGIE ET À L’ARCHÉOLOGIE DES SOCIÉTÉS PRÉ ET PROTOHISTORIQUES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Giligny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Dolbunova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Gomart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Livingstone-Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03371491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">40 ans de coopération archéologique entre les Emirats et la France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientalismes. De l’archéologie au musée. Mélanges offerts à Jean-François Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lefèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baptiste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernelle Berlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Faticoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Lefèvre. Brepols, 9, 2012, Indicopleustoi, Jean-François Salles</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01186984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spécialisation des tâches et société</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Averbouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre de Miroschedji</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Éditions de la Maison des sciences de l'homme, 374 p., 2007, Techniques &amp; culture 46/47, 2005/2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02353481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sciences de la terre et céramiques archéologiques. Expérimentations, applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">1992</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03805505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material culture – Technology, typology, provenance and exchange in the Arabian Neolithic.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Ldour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Méry; Kevin Lidour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Umm al Quwain 2 a settlement site and graveyard in the United Arab Emirates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Archaeopress Archaeology, pp.97-105, 2025, International Association for the Study of Arabia Monographs, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781805831259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05373324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les collections d’enseignement et de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Duplouy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincenzo Capozzoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Jean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alain Duplouy et Alain Schnapp (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Unie dans sa diversité. L’École d’histoire de l’art et d’archéologie de la Sorbonne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.105-127, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextualising research and excavation narrative at UAQ2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Gasparini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sophie Méry; Kevin Lidour. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Umm al Quwain 2 a Neolithic settlement site and graveyard in the United Arab Emirates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (1), Archaeopress Archaeology, pp.1-52, 2025, Umm al Quwain 2 a settlement site and a graveyard in the United Arab Emirates, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32028/9781805831259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejma Goutas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aline AVERBOUH; Nejma GOUTAS; Sophie MERY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nomad lives: from Prehistoric Times to the Present Day</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, Muséum national d'Histoire Naturelle, pp.15-24, 2021, Natures en sociétés, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5852/nes04⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04300754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earliest pottery in the Oman Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tos; Dennys Frenez; Roman Garba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.256-258, 2020, 9781789697889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sea mammals and Humans along the shores of the Oman Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Serge Cleuziou; Maurizio Tosi; Dennys Frenez; Roman Garba. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Archaeopress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-70, 2020, 978-1-78969-788-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1dwq0rp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Neolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40 years of archaeological cooperation between the United Arab Emirates and France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sharjah Archaeology Museum; Institut français in the United Arab Emirates, pp.38-53 &amp; 116-118, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03873825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for deep-sea fishing and cultural identity during the Neolithic period at Akab Island, Umm al-Qaiwain, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marjan Mashkour; Mark Jonathan Beech. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archaeozoology of the Near East 9. International Council of Archaeozoology (ICAZ) Proceedings of the 9th conference of the Archaeozoology of SouthWest Asia and Adjacent Areas – Al Ain, Abu Dhabi Emirate, United Arab Emirates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxbow Books</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.331-338, 2017, ISBN: 9781782978442</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03865996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mort violente en Arabie : la sépulture multiple d’Umm al Quwain UAQ2 (Émirats arabes unis), VIe millénaire BC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dalia Gasparini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Basset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Dupont et Gregor Marchand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie des chasseurs-cueilleurs maritimes. De la fonction des habitats à l’organisation de l’espace littoral / Archaeology of maritime hunter-gatherers. From settlement function to the organization of the coastal zone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Société préhistorique française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.323-343, 2016, Séances de la Société préhistorique française, 6, 2-913745-65-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02125427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indus pottery in the Oman Peninsula, Windows 20, pages 306-308</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cleuziou, S., &amp; Tosi, M. (2020). In the Shadow of the Ancestors: The Prehistoric Foundations of the Early Arabian Civilization in Oman: Second Expanded Edition (D. Frenez &amp; R. Garba, Eds.; 2nd ed.).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ArchaeoPress, 2016, ISBN 978-1-78969-788-9 ISBN 978-1-78969-789-6 (ebook). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2307/j.ctv1dwq0rp⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilité et interculturalité en Arabie orientale durant la Protohistoire ancienne : la formation d'un ensemble culturel et d'entités régionales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nicolas Naudinot Liliane Meignen Didier Binder Guirec Querré. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les systèmes de mobilité de la Préhistoire au Moyen Age. Actes des 35e rencontres internationales d'archéologie et d'histoire d'Antibes, 14-16 octobre 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions APDCA, pp.353-368, 2015, 9782904110566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02439027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les premières céramiques fines d’Asie moyenne aux IVe et IIIe millénaires av. J.-C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vincent Lefèvre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orientalismes. De l'archéologie au musée. Mélanges en l'honneur de Jean-François Jarrige</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brepols</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-192, 2012, Indicopleustoi, 978-2-503-54444-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1389,5964 +2115,5250 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying pastoral and plant products in local and imported pottery in Early Bronze Age southeastern Arabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshyeta Suryanarayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Swerida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Dollarhide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (6), pp.e0324661. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0324661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05338787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shell tool technology and new insights into techno-cultural strategies during the Neolithic in Eastern Arabia. An initial case study from Umm al-Quwain (United Arab Emirates)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+                <w:t xml:space="preserve">Domestic food practice and vessel‐use at Salūt‐ST1, central Oman, during the Umm an‐Nar period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akshyeta Suryanarayan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Degli Esposti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Strolin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2024.100520⟩</w:t>
+              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/aae.12247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576135v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04551139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Domestic food practice and vessel‐use at Salūt‐ST1, central Oman, during the Umm an‐Nar period</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazuy</w:t>
+                <w:t xml:space="preserve">Shell tool technology and new insights into techno-cultural strategies during the Neolithic in Eastern Arabia. An initial case study from Umm al-Quwain (United Arab Emirates)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cuenca-Solana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Setién Marquínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cimentada Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/aae.12247⟩</w:t>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100520-100520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2024.100520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04551139v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intensive exploitation of marine crabs and sea urchins during the middle holocene in the eastern Arabian peninsula offers new perspectives on ancient maritime adaptations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (3), pp.498-526. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15564894.2021.1962437⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foodstuffs and organic products in ancient SE Arabia: preliminary results of ceramic lipid residue analysis of vessels from Hili 8 and Hili North Tomb A, al Ain, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akshyeta Suryanarayan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umm an‐Nar settlement pottery from Dahwa 7 (DH7), northern al‐Batinah, Oman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled A Douglas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nasser S Al‐jahwari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Hesein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberly D Williams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 32 (S1), pp.198-212. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aae.12200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03429639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
+                <w:t xml:space="preserve">The Prehistoric Fisheries of Akab Island (United Arab Emirates): New Insights into Coastal Subsistence during Neolithic in Eastern Arabia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Lidour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Béarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (1), pp.80-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15564894.2018.1531330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03414346v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Prehistoric Fisheries of Akab Island (United Arab Emirates): New Insights into Coastal Subsistence during Neolithic in Eastern Arabia</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Charpentier</w:t>
+                <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Benoist</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 50, pp.257-271</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418249v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03414346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first note on the excavations at UAQ38, a new Neolithic site in the Emirate of Umm al-Quwain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 31 (1), pp.105-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aae.12133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of archaeological fish remains provides new insights into seasonal mobility in Eastern Arabia during the mid-Holocene. The subsistence fisheries of UAQ36, Umm al-Quwain lagoon (United Arab Emirates)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Lidour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Béarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.102223. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2020.102223⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles de l’archéologie ont quarante ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Cribellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Hurard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les nouvelles ont 40 ans !, 157-158, pp.5-10. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.7126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02502736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic settlement pattern and environment evolution along the coast of the northern UAE: the case of Umm al-Quwain UAQ36 vs. UAQ2 and Akab shell-middens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Aoustin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gallou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.223-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Initial results of a research programme on Iron Age II pottery production in the al-Ḥajar mountains: compositional analyses of pottery vessels used in a domestic context, in a reception building, and in a ritual area at Masāfī (Fujairah, UAE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Karacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Purdue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.7-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sultanate of Oman (seasons 2016–2018): insights on cultural interaction and long-distance trade.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurizio Cattani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mark Kenoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennys Frenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Law</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 49, pp.69-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’archéologie française à l’étranger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Gutherz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Manguin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Les Nouvelles ont 40 ans !, 157-158, pp.26-37. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.7286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02397153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrating a complex late prehistoric settlement system: Neutron activation analysis of pottery use and exchange at Saruq al-Hadid, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Karacic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lloyd Weeks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Cable</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaacoub Al-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22, pp.21-31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2018.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnelian, agate, and other types of chalcedony: the prehistory of Jebel al-Ma'taradh and its semi-precious stones, Emirate of Ra's al-Khaimah</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Velde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arabian Archaeology and Epigraphy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 28 (2), pp.175-189. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/aae.12090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01671791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A centre of production and diffusion for fine grey pottery in the third millennium: The pottery workshops of the Dasht plain (Makran, Pakistan) and the Oman Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. James Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Besenval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archäologische Mitteilungen aus Iran und Turan</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 2013, Band 45, pp.169-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conquering new territories: when the first black boats sailed to Masirah Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Charpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Crassard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Borgi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gourguen Davtian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 43, pp.85 - 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin of the 3rd millennium BC fine grey wares found in eastern Arabia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. James Blackman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Besenval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 42, pp.195-204</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02979623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la découverte des sociétés de l'Est de la péninsule arabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Mouton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La lettre diplomatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and human occupation in the Southern Arabian lowlands during the last deglaciation and the Holocene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lézine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Louise Inizan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Braemer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Global and Planetary Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 72 (4), pp.412 - 428. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.gloplacha.2010.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01828516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Giligny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Nouvelles de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 119, pp.3-4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/nda.954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02895384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food for eternity? The analysis of a date offering from a 3rd millennium BC grave at Hili N, Abu Dhabi (United Arab Emirates)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareta Tengberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 36 (9), pp.2012-2017. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jas.2009.05.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">mnhn-03002486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Guimier-Sorbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, VIII, pp.7-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02236455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cahiers des Thèmes Transversaux ArScan, vol. VII</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Langlois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Vandooseloere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers des thèmes transversaux d'ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03805470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde « Spécialisation des tâches et société »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, VI, pp.143-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02187991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, V, pp.115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle des ressources. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 4, pp.165-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02115633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Table ronde &amp;quot; spécialisation des tâches et sociétés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre De Miroschedji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 5, pp.115-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00009475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes de production et de circulation. Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 3, pp.47-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02101045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Averbouh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Karlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, II, pp.111-113</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des échanges dans le Golfe persique durant la protohistoire et diffusion des céramiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier des thèmes transversaux ArScAn</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, pp.105-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02074267v1</w:t>
-              </w:r>
-[...724 lines deleted...]
-                <w:t xml:space="preserve">hal-03805505v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Indus Civilization Trade with the Umm an-Nar Communities of the Oman Peninsula. A New Paradigm?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennys Frenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mark Kenoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAANE, 12th International Congress on the Archaeology of the Ancient Near East, Bologna (Italy), 6-9 April 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2021, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neolithic occupation of the Neolithic Hormuz Strait: coastal survey and first typology of sites, Umm al Quwain, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Federico Borgi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAANE, 12th International Congress on the Archaeology of the Ancient Near East, Bologna (Italy)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università di Bologna - Unibo, Apr 2021, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic Production and Trade during the 3rd millennium in Oman and the Indus Valley: A multiagent approach to better understand the issue of technology transfer in the Bronze Age.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randall Lauw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mark Kenoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ASOR (American Society of Overseas Research) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03430860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ceramic exchange in the northern UAE during the Late Bronze Age: preliminary results of macroscopic and petrographic analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Paola Pellegrino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Benoist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifty-third Meeting pf the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Leyden, Netherlands. pp.257-272</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03414321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Sclerochronological study in the Arabian Peninsula: growth pattern calibrations on modern bivalves and archaeological application from shell middens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gosselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Sclerochronology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Split, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02454670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation préhistorique des caprinés sur les rivages du golfe persique. Le cas de l’amas coquillier Néolithique moyen et récent de UAQ2 (5500-4000 cal BC) à Umm al-Quwain (Emirats Arabes Unis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjan Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIXe Rencontres Internationales d’Archéologie et d’Histoire d’Antibes (16-18 Octobre 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Antibes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02363158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indus potters in central Oman in the second half of the third millennium BC. First results of a technological and archaeometric study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.D. Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Frenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Kenoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, London, United Kingdom. pp.163-184</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bronze Age Salut (ST1) and the Indus Civilization: recent discoveries and new insights on regional interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dennys Frenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michele Degli Esposti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Mark Kenoyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.107-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Middle to Late Neolithic animal exploitation at UAQ2 (5500-4000 cal BC): an Ubaid-related coastal site at Umm al-Quwain Emirate, United Arab Emirates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marian Mashkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Jonathan Beech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karyne Debue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Yeomans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th Meeting of the Seminar for Arabian Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, London, United Kingdom. pp.195-210</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les rivages de l’Arabie au Néolithique : 30 ans d’archéologie de terrain et d’études en laboratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyse non destructive mobile des objets d’art et des matériaux du patrimoine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole thématique CNRS Analyse et Patrimoine, Sep 2015, Sèvres, France</w:t>
+              <w:t xml:space="preserve">« Raconte moi la mer… ». Actualité des recherches archéologiques littorales et marines d’Europe et au-delà…</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR 6566 CReAAH, Nov 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02985628v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02466405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rivages de l’Arabie au Néolithique : 30 ans d’archéologie de terrain et d’études en laboratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation chimique de céramiques du Pakistan et de l'Asie centrale (4ème – 3ème millénaires av. n. è.) : Étude prospective par fluorescence X portable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bauvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Paul Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Raconte moi la mer… ». Actualité des recherches archéologiques littorales et marines d’Europe et au-delà…</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR 6566 CReAAH, Nov 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">Analyse non destructive mobile des objets d’art et des matériaux du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole thématique CNRS Analyse et Patrimoine, Sep 2015, Sèvres, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02466405v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport des recherches effectuées pendant l’hiver 2017-2018 par la Mission archéologique française aux Emirats arabes unis. Rapport du 11 Octobre 2019 pour la Commission des fouilles - Ministère des affaires étrangères.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Charbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Mission archéologique française aux Emirats arabes unis. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02353601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7356,181 +7368,181 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emirats arabes unis, 2018-2019. Etat des recherches de la Mission archéologique française à Umm al Quwain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 23 mars 2019. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, p.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etat des travaux récents en Arabie orientale au Néolithique et à l'âge du Bronze</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Méry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du "CReAAH", Archéologie, Archéosciences, Histoire, Rennes, 12-13 mai 2017. Résumés des communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, p.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01954476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7677,51 +7689,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373324v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ldour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831259" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371033v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Gasparini" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414103v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7BA259BE84-320B-4F7F-8592-E828BA0F2419%7D" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414046v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1dwq0rp" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865996v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125427v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_41148_58876fba50321_20.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414151v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338787v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swerida" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Dollarhide" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324661" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576135v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Seti&#233;n Marqu&#237;nez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cimentada Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100520" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551139v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Strolin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418244v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1962437" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759054v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429639v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled A Douglas" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser S Al&#8208;jahwari" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hesein" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12200" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418249v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2018.1531330" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363405v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallou" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12133" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418253v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102223" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353536v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353777v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Karacic" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353637v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cattani" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mark Kenoyer" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys Frenez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Law" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397153v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7286" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353676v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Weeks" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cable" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacoub Al-Ali" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.007" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671791v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12090" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839490v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895384v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.954" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D8VDF8KV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002486v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.05.017" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ5GN6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805470v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vandooseloere" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185145v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115633v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009475v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101045v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095243v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074257v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074267v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369320v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mes.uchicago.edu/derek-kennet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805528v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353481v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Miroschedji" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805505v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430766v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430561v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430860v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Lauw" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454670v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717710v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Esposti" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kenoyer" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466405v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148461v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954476v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369320v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;ry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Lidour" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Jonathan Beech" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mashkour Marjan" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Preusser" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mes.uchicago.edu/derek-kennet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781805831259" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03513548v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/nes04" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Giligny" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Dolbunova" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Gomart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Livingstone-Smith" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805528v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186984v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baptiste" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernelle Berlier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Faticoni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Brun" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Miroschedji" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805505v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05373324v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Ldour" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031876v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Duplouy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Capozzoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Jean" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371033v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Gasparini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04300754v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414103v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.archaeopress.com/ArchaeopressShop/Public/displayProductDetail.asp?id=%7BA259BE84-320B-4F7F-8592-E828BA0F2419%7D" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414046v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Charpentier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1dwq0rp" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03873825v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03865996v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.oxbowbooks.com/oxbow/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02125427v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Basset" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Berthelot" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/offres/file_inline_src/515/515_P_41148_58876fba50321_20.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03414151v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02439027v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brepols.net/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338787v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akshyeta Suryanarayan" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Swerida" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Degli Esposti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Dollarhide" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0324661" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04551139v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Strolin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12247" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576135v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cuenca-Solana" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Seti&#233;n Marqu&#237;nez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cimentada Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2024.100520" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418244v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe B&#233;arez" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2021.1962437" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759054v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429639v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled A Douglas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser S Al&#8208;jahwari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hesein" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberly D Williams" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12200" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418249v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2018.1531330" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414346v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Paola Pellegrino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Benoist" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Costa" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charbonnier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02363405v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Borgi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gallou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Martin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12133" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418253v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2020.102223" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502736v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Besson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Cribellier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Hurard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7126" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353536v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Aoustin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353777v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Karacic" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Purdue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353637v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurizio Cattani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mark Kenoyer" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennys Frenez" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Law" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02397153v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Braemer" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Gutherz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Manguin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.7286" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353676v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd Weeks" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cable" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaacoub Al-Ali" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2018.09.007" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QTQSJ7DB-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01671791v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Brunet" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Velde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/aae.12090" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979690v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. James Blackman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Besenval" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828586v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Crassard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gourguen Davtian" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02979623v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839490v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mouton" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828516v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie L&#233;zine" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Cleuziou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Inizan" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gloplacha.2010.01.016" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q9TFBM4C-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895384v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.954" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-D8VDF8KV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-03002486v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Tengberg" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2009.05.017" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVXZ5GN6-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02236455v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Guimier-Sorbet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Soulier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03805470v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Langlois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Vandooseloere" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187991v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Karlin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre De Miroschedji" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115633v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00009475v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02101045v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095243v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074257v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02074267v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430766v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430561v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-03430860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randall Lauw" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414321v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02454670v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gosselin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363158v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjan Mashkour" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karyne Debue" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01717710v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Esposti" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Frenez" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Kenoyer" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395323v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01395324v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marian Mashkour" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Yeomans" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02466405v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985628v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bauvais" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Paul Francfort" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mutin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02353601v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02148461v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01954476v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>