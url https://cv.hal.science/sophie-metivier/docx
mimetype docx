--- v0 (2026-03-24)
+++ v1 (2026-04-30)
@@ -330,51 +330,51 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de P. Maraval, Justinien. Le rêve d’un empire chrétien universel, Paris 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d'Histoire ecclésiastique </w:t>
+              <w:t xml:space="preserve">Revue d'Histoire Ecclésiastique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 112, p. 28-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03946008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1816,182 +1816,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02511609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quel rôle pour les provinces dans la domination aristocratique au XIe siècle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Andriollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Métivier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éd. B. Flusin et J.-C. Cheynet. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Travaux et mémoires 21/2, Autour du Premier humanisme byzantin &amp; des Cinq études sur le XIe siècle quarante ans après Paul Lemerle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 505-529, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02511581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Michel Maléinos, un saint des Phocas ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Métivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travaux et mémoires 21/1, Mélanges Jean-Claude Cheynet, éd. B. Caseau, A. Sopracasa et V. Prigent, Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 451-458, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02511588v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-02511581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un peu de l’or de Byzance : le trésor de Pınarbaşı (Cappadoce) (dép. vers 655)</w:t>
               </w:r>
@@ -3167,51 +3167,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946010v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351222v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2009.4831" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destephen Sylvain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Binggeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Efthymiades" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Guillain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SBHC-EB.5.115099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511588v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511581v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Andriollo" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achcbyz.com/achcbyzV2/infoPublication-83.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/accueil.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946017v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie M&#233;tivier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946010v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946005v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03946008v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511603v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351220v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666332v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Prigent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351222v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rebyz.2009.4831" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666333v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destephen Sylvain" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845867v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03278195v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Binggeli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanos Efthymiades" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844681v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844682v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Delouis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paule Pag&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314766v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. D&#233;roche" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Guillain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Puech" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00666334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844695v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03874182v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844691v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511597v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511609v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/M.SBHC-EB.5.115099" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511581v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Andriollo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511588v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279070v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Morrisson" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02511595v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845881v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02279063v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351223v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.achcbyz.com/achcbyzV2/infoPublication-83.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01351221v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://achcbyz.com/achcbyzV2/accueil.html" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845885v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860072v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01860071v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845844v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03845839v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03844688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>