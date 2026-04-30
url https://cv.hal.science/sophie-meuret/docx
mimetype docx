--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -127,295 +127,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap for Quantum Nanophotonics with Free Electrons</w:t>
+                <w:t xml:space="preserve">Free electrons as a source of nonclassical light</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Javier García de Abajo</w:t>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Polman</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00585⟩</w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.1696-1697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41567-025-03082-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05274078v1</w:t>
+                <w:t xml:space="preserve">hal-05374154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free electrons as a source of nonclassical light</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Roadmap for Quantum Nanophotonics with Free Electrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Javier García de Abajo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Polman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cruz Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Meuret</w:t>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (11), pp.1696-1697. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.4760-4817. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41567-025-03082-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05374154v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05274078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -482,736 +482,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon Statistics of Incoherent Cathodoluminescence with Continuous and Pulsed Electron Beams</w:t>
+                <w:t xml:space="preserve">Employing Cathodoluminescence for Nanothermometry and Thermal Transport Measurements in Semiconductor Nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kelly W Mauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Magdalena Solà-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Liebtrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Coenen</w:t>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Christiansen</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 8 (3), pp.916 - 925. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.11385-11395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01939⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437299v1</w:t>
+                <w:t xml:space="preserve">hal-03418883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved cathodoluminescence in an ultrafast transmission electron microscope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Meuret</w:t>
+                <w:t xml:space="preserve">Photon Statistics of Incoherent Cathodoluminescence with Continuous and Pulsed Electron Beams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Solà-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly W Mauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Liebtrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. H. G. Tizei</w:t>
+                <w:t xml:space="preserve">Toon Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Houdellier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Auad</w:t>
+                <w:t xml:space="preserve">Silke Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0057861⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.916 - 925. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325447v1</w:t>
+                <w:t xml:space="preserve">hal-03437299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Cathodoluminescence for Nanothermometry and Thermal Transport Measurements in Semiconductor Nanowires</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Liebtrau</w:t>
+                <w:t xml:space="preserve">Time-resolved cathodoluminescence in an ultrafast transmission electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. H. G. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houdellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">S. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+                <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), pp.11385-11395. </w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (6), pp.062106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c00850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/5.0057861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03418883v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03325447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectromicroscopies électroniques : sonder les propriétés optiques de nanomatériaux avec des électrons rapides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.39 - 43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010239⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030634v1</w:t>
+                <w:t xml:space="preserve">hal-03030625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Spectromicroscopies électroniques : sonder les propriétés optiques de nanomatériaux avec des électrons rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.39 - 43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030625v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up Nanoscience and Nanotechnology with Ultrafast Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Maccaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Kornienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu K Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1431,64 +1431,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xin Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1552,90 +1552,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extinction and Scattering Properties of High-Order Surface Plasmon Modes in Silver Nanoparticles Probed by Combined Spatially Resolved Electron Energy Loss Spectroscopy and Cathodoluminescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naohiko Kawasaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Weil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odile Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (9), pp.1654-1661. </w:t>
@@ -1673,64 +1673,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1820,90 +1820,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bright UV Single Photon Emission at Point Defects in h -BN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourrellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tararan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (7), pp.4317-4321. </w:t>
@@ -2069,472 +2069,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration and oxygen vacancies in wide band gap oxide semiconductors: Absorption at metallic nanoparticles induced by vacancy clustering - A case study on indium oxide</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Seeing and measuring in colours: Electron microscopy and spectroscopies applied to nano-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Albrecht</w:t>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schewski</w:t>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Irmscher</w:t>
+                <w:t xml:space="preserve">Luiz F. Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Galazka</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Markurt</w:t>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4863211⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2-3), pp.158-175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04882808v1</w:t>
+                <w:t xml:space="preserve">hal-04944590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing and measuring in colours: Electron microscopy and spectroscopies applied to nano-optics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">A polarity-driven nanometric luminescence asymmetry in AlN/GaN heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Stéphan</w:t>
+                <w:t xml:space="preserve">K. March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+                <w:t xml:space="preserve">K. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz F. Zagonel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+                <w:t xml:space="preserve">T. Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.10.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 105 (14), pp.143106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4897408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944590v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polarity-driven nanometric luminescence asymmetry in AlN/GaN heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coloration and oxygen vacancies in wide band gap oxide semiconductors: Absorption at metallic nanoparticles induced by vacancy clustering - A case study on indium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Albrecht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tizei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Meuret</w:t>
+                <w:t xml:space="preserve">R. Schewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. March</w:t>
+                <w:t xml:space="preserve">K. Irmscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Hestroffer</w:t>
+                <w:t xml:space="preserve">Z. Galazka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Auzelle</w:t>
+                <w:t xml:space="preserve">T. Markurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 105 (14), pp.143106. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4897408⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.4863211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157158v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04882808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially and spectrally resolved cathodoluminescence with fast electrons: A tool for background subtraction in luminescence intensity second-order correlation measurements applied to subwavelength inhomogeneous diamond nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounderya Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,90 +2801,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2952,183 +2952,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of photon bunching in cathodoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Intensity interferometry experiment: photon bunching in cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics, Volume 215</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-87, 2020, </w:t>
+              <w:t xml:space="preserve">, pp.1-45, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2020.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030663v1</w:t>
+                <w:t xml:space="preserve">hal-03030672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry experiment: photon bunching in cathodoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Applications of photon bunching in cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics, Volume 215</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-45, 2020, </w:t>
+              <w:t xml:space="preserve">, pp.47-87, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2020.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030672v1</w:t>
+                <w:t xml:space="preserve">hal-03030663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3146,64 +3146,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon induced near-field electron microscopy from nanostructured metallic films and membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de Hanbury Brown et Twiss dans un microscope électronique à transmission à balayage : sa physique et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris Saclay (COmUE), 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLS112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3536,51 +3536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Velasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00585" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-03082-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sol&#224;-Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly W Mauser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liebtrau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Coenen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Christiansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Maccaferri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kornienko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Jariwala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Kawasaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00257" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Irmscher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Galazka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markurt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157158v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tizei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897408" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2020.06.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2020.06.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374154v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-03082-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274078v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Velasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00585" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly W Mauser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sol&#224;-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liebtrau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Coenen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Christiansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01939" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Maccaferri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kornienko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Jariwala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Kawasaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00257" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tizei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Irmscher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Galazka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markurt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2020.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2020.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>