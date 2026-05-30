--- v1 (2026-04-30)
+++ v2 (2026-05-30)
@@ -127,295 +127,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free electrons as a source of nonclassical light</w:t>
+                <w:t xml:space="preserve">Roadmap for Quantum Nanophotonics with Free Electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Meuret</w:t>
+                <w:t xml:space="preserve">F. Javier García de Abajo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Albert Polman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cruz Velasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41567-025-03082-6⟩</w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (9), pp.4760-4817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05374154v1</w:t>
+                <w:t xml:space="preserve">hal-05274078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap for Quantum Nanophotonics with Free Electrons</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Free electrons as a source of nonclassical light</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz Tizei</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 12 (9), pp.4760-4817. </w:t>
+              <w:t xml:space="preserve">Nature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (11), pp.1696-1697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.5c00585⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41567-025-03082-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05274078v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05374154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon-Induced Near-Field Electron Microscopy of Nanostructured Metallic Films and Membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -482,736 +482,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04735567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Employing Cathodoluminescence for Nanothermometry and Thermal Transport Measurements in Semiconductor Nanowires</w:t>
+                <w:t xml:space="preserve">Photon Statistics of Incoherent Cathodoluminescence with Continuous and Pulsed Electron Beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Magdalena Solà-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kelly W Mauser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Liebtrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Damilano</w:t>
+                <w:t xml:space="preserve">Toon Coenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
+                <w:t xml:space="preserve">Silke Christiansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 15 (7), pp.11385-11395. </w:t>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 8 (3), pp.916 - 925. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c00850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01939⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03418883v1</w:t>
+                <w:t xml:space="preserve">hal-03437299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photon Statistics of Incoherent Cathodoluminescence with Continuous and Pulsed Electron Beams</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthias Liebtrau</w:t>
+                <w:t xml:space="preserve">Time-resolved cathodoluminescence in an ultrafast transmission electron microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toon Coenen</w:t>
+                <w:t xml:space="preserve">L. H. G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silke Christiansen</w:t>
+                <w:t xml:space="preserve">F. Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.0c01939⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119 (6), pp.062106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0057861⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03437299v1</w:t>
+                <w:t xml:space="preserve">hal-03325447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-resolved cathodoluminescence in an ultrafast transmission electron microscope</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Houdellier</w:t>
+                <w:t xml:space="preserve">Employing Cathodoluminescence for Nanothermometry and Thermal Transport Measurements in Semiconductor Nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly W Mauser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Solà-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Liebtrau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Weber</w:t>
+                <w:t xml:space="preserve">Benjamin Damilano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Auad</w:t>
+                <w:t xml:space="preserve">Pierre-Marie Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 119 (6), pp.062106. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (7), pp.11385-11395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0057861⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c00850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03325447v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03418883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Houdellier</w:t>
+                <w:t xml:space="preserve">Spectromicroscopies électroniques : sonder les propriétés optiques de nanomatériaux avec des électrons rapides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.39 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030625v1</w:t>
+                <w:t xml:space="preserve">hal-03030634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectromicroscopies électroniques : sonder les propriétés optiques de nanomatériaux avec des électrons rapides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observer la matière à l’échelle du nanomètre et de la femtoseconde : la microscopie électronique en transmission ultrarapide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Arbouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Houdellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Mario Caruso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Photoniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 102, pp.39 - 43. </w:t>
+              <w:t xml:space="preserve">, 2020, 102, pp.26 - 30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/photon/202010239⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/photon/202010226⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03030634v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03030625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speeding up Nanoscience and Nanotechnology with Ultrafast Plasmonics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolò Maccaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Kornienko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,51 +1297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu K Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Treussart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1399,563 +1399,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
+                <w:t xml:space="preserve">Bright UV Single Photon Emission at Point Defects in h -BN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xin Zhang</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Romain Bourrellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Tararan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Kociak</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 27 (19), pp.195704. </w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (7), pp.4317-4321. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01851934v1</w:t>
+                <w:t xml:space="preserve">hal-02059626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extinction and Scattering Properties of High-Order Surface Plasmon Modes in Silver Nanoparticles Probed by Combined Spatially Resolved Electron Energy Loss Spectroscopy and Cathodoluminescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Meuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Tizei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naohiko Kawasaki</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Meuret</w:t>
+                <w:t xml:space="preserve">Thomas Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Weil</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Odile Stephan</w:t>
+                <w:t xml:space="preserve">R. Songmuang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Daudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (9), pp.1654-1661. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00257⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 3 (7), pp.1157-1163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059630v1</w:t>
+                <w:t xml:space="preserve">hal-01981358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime Measurements Well below the Optical Diffraction Limit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Extinction and Scattering Properties of High-Order Surface Plasmon Modes in Silver Nanoparticles Probed by Combined Spatially Resolved Electron Energy Loss Spectroscopy and Cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naohiko Kawasaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Daudin</w:t>
+                <w:t xml:space="preserve">Raphaël Weil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odile Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS photonics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 3 (7), pp.1157-1163. </w:t>
+              <w:t xml:space="preserve">, 2016, 3 (9), pp.1654-1661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.6b00257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981358v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02059630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bright UV Single Photon Emission at Point Defects in h -BN</w:t>
+                <w:t xml:space="preserve">InGaN nanowires with high InN molar fraction: growth, structural and optical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourrellier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Xin Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lourenco-Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Tararan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Kociak</w:t>
+                <w:t xml:space="preserve">Benedikt Haas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 16 (7), pp.4317-4321. </w:t>
+              <w:t xml:space="preserve">Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27 (19), pp.195704. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.nanolett.6b01368⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0957-4484/27/19/195704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02059626v1</w:t>
+                <w:t xml:space="preserve">cea-01851934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon Bunching in Cathodoluminescence</w:t>
               </w:r>
@@ -2069,472 +2069,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing and measuring in colours: Electron microscopy and spectroscopies applied to nano-optics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Coloration and oxygen vacancies in wide band gap oxide semiconductors: Absorption at metallic nanoparticles induced by vacancy clustering - A case study on indium oxide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Stéphan</w:t>
+                <w:t xml:space="preserve">M. Albrecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gloter</w:t>
+                <w:t xml:space="preserve">R. Schewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz F. Zagonel</w:t>
+                <w:t xml:space="preserve">K. Irmscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
+                <w:t xml:space="preserve">Z. Galazka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Markurt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.10.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4863211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944590v1</w:t>
+                <w:t xml:space="preserve">hal-04882808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A polarity-driven nanometric luminescence asymmetry in AlN/GaN heterostructures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. March</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Hestroffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Auzelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 105 (14), pp.143106. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4897408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02157158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coloration and oxygen vacancies in wide band gap oxide semiconductors: Absorption at metallic nanoparticles induced by vacancy clustering - A case study on indium oxide</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Albrecht</w:t>
+                <w:t xml:space="preserve">Seeing and measuring in colours: Electron microscopy and spectroscopies applied to nano-optics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Kociak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Schewski</w:t>
+                <w:t xml:space="preserve">Odile Stéphan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Irmscher</w:t>
+                <w:t xml:space="preserve">Alexandre Gloter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Galazka</w:t>
+                <w:t xml:space="preserve">Luiz F. Zagonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Markurt</w:t>
+                <w:t xml:space="preserve">Luiz H.G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 115 (5), </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 15 (2-3), pp.158-175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4863211⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2013.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04882808v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04944590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatially and spectrally resolved cathodoluminescence with fast electrons: A tool for background subtraction in luminescence intensity second-order correlation measurements applied to subwavelength inhomogeneous diamond nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiz Henrique Galvão Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounderya Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2801,90 +2801,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time-Resolved Cathodoluminescence in a Transmission Electron Microscope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Cherkashin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. H. G. Tizei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Auad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien J. Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2952,183 +2952,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensity interferometry experiment: photon bunching in cathodoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Applications of photon bunching in cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics, Volume 215</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.1-45, 2020, </w:t>
+              <w:t xml:space="preserve">, pp.47-87, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2020.06.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2020.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030672v1</w:t>
+                <w:t xml:space="preserve">hal-03030663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of photon bunching in cathodoluminescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Intensity interferometry experiment: photon bunching in cathodoluminescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Imaging and Electron Physics, Volume 215</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.47-87, 2020, </w:t>
+              <w:t xml:space="preserve">, pp.1-45, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2020.06.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/bs.aiep.2020.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03030663v1</w:t>
+                <w:t xml:space="preserve">hal-03030672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3146,64 +3146,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photon induced near-field electron microscopy from nanostructured metallic films and membranes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lourenço-Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3296,51 +3296,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience de Hanbury Brown et Twiss dans un microscope électronique à transmission à balayage : sa physique et ses applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Meuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Materials Science [cond-mat.mtrl-sci]. Université Paris Saclay (COmUE), 2015. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2015SACLS112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3536,51 +3536,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374154v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-03082-6" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274078v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Velasco" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00585" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418883v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly W Mauser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sol&#224;-Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liebtrau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00850" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437299v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Coenen" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Christiansen" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01939" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030634v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010239" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Maccaferri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kornienko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Jariwala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059630v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Kawasaki" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00257" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157158v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tizei" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897408" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882808v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schewski" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Irmscher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Galazka" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markurt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863211" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030672v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2020.06.001" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030663v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2020.06.002" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05274078v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Garc&#237;a de Abajo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Polman" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cruz Velasco" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Kociak" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Tizei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.5c00585" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05374154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Meuret" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Louren&#231;o-Martins" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41567-025-03082-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04735567v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien J. Weber" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Houdellier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Arbouet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.3c01223" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437299v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sol&#224;-Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly W Mauser" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Liebtrau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toon Coenen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silke Christiansen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.0c01939" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325447v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. H. G. Tizei" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houdellier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Weber" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Auad" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0057861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03418883v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Damilano" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Coulon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c00850" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030634v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Henrique Galv&#227;o Tizei" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Stephan" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010239" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Mario Caruso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202010226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030569v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicol&#242; Maccaferri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Kornienko" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deep Jariwala" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.0c02452" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lourenco-Martins" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu K Kociak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Treussart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yih Hong Lee" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.7b01093" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059626v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourrellier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Tararan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.6b01368" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981358v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Auzelle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Songmuang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Daudin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00212" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059630v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naohiko Kawasaki" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Weil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.6b00257" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851934v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Zhang" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedikt Haas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/27/19/195704" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meuret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.&#8201;h.&#8201;g. Tizei" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cazimajou" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bourrellier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.&#8201;c. Chang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.114.197401" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Albrecht" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Schewski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Irmscher" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Galazka" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Markurt" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4863211" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157158v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tizei" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. March" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hestroffer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Auzelle" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897408" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944590v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile St&#233;phan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gloter" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz F. Zagonel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz H.G. Tizei" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2013.10.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04882938v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sounderya Nagarajan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Yi Fang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssa.201300044" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M95SQJTN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788827v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Tourbot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bougerol" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Glas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Zagonel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mahfoud" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/13/135703" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-87XLRQP1-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449931v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Cherkashin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030663v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2020.06.002" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030672v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.aiep.2020.06.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287091v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Weber" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01281402v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2015SACLS112" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>