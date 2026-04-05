--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,3245 +66,3898 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Outils numériques comme instruments d’intermédiation : des attentes multiples aux réalités contrastées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">George Aboueldahab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micheline Mazawan Coulibaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Bellon-Maurel; Karine Gauche; Martha Lucia Enriquez; Nathalie Lyon-Caen. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Appréhender l’agriculture numérique. 10 ans de recherche interdisciplinaire au sein de l’Institut #DigitAg</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Quae, pp.107-117, 2026, Update Sciences &amp; technologies, 9782759242559. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35690/978-2-7592-4255-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Long-term Survival of Innovative Organizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Collective Innovation Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, John Wiley &amp; Sons, Inc., pp.47-61, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119557883.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Capital social et action collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Bousquet, M. Antonina. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une troisième voie entre Etat et marché : Rencontres Elineor Ostrom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Quae, 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La relation entreprise et éthique au défi de l’ère numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éthique et l’entreprise (dir. M. Brasseur)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L’Harmatan, pp.339-352, 2016, 978-2-343-08687-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A propos des indicateurs de performance : comment mesurer la rentabilité ? Le cas des entreprises du CAC 40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comptabilité in Finance et Politique. De la pratique à la théorie : l'art de la conceptualisation (dir. A. Burlaud), pp. 255-268</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03553514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie immatérielle, innovations managériales et développement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’entreprise revisitée : Méditations comptables et stratégiques (dir. P. Gensse, E. Severin, N. Tournois), pp. 163-173</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-174, 2015, 9782853999892</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127622v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring service ecosystems supporting agrifood innovation: a systematic literature review toward a new conceptual framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural Education and Extension</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-28. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+              <w:t xml:space="preserve">, In press, pp.1-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/1389224X.2025.2610193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orchestrating diversity: Aligning organisations to support social innovation for sustainable agriculture in Sub-Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@n@gement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 28 (5), pp.27-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.37725/mgmt.2025.11446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05456530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacité des organisations agricoles à créer un écosystème de services support à l'innovation : le cas du label Bio-SPG au Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Orbell</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aristide Sempore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 33 (3), pp.109-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1522/revueot.v33n3.1868⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decoding the significant role of social context in SMEs’ implementation of management innovation during the digital revolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Operations Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10479-023-05292-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the nature of dynamic capabilities and enabling environments for service innovation in the global south: The case of digital agro-advisory services in Burkina Faso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39, pp.241-273. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.pr1.0127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05179375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Nature of Dynamic Capabilities and Enabling Environments for Service Innovation in the Global South: The Case of Digital Agro-advisory Services in Burkina Faso 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 39, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.039.0241⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications for Agricultural Producers of Using Blockchain for Food Transparency, Study of 4 Food Chains by Cumulative Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 13 (17), pp.9843. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/su13179843⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge Management Strategies Combinations: A Typology Based on the Case of Audit and Consulting Firms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Gratacap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, n° 34 (1), pp.197-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.034.0197⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03613407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires familiaux et évolution des entreprises. Les familles Carasso, Riboud et le groupe Danone : un siècle de destins croisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n°, pp.205-231</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03555541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Innovation and Open Innovation: For and Towards Dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Managerial Innovation and Open Innovation Strategies, 32, pp.13-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.032.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02985953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managerial Innovation and Management of Open Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel West</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 32 (2), pp.3-12. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.032.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressorts de la fabrique de la connaissance comptable en PE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Vol. 17 (3), pp.41-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.173.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressorts de la fabrique de la connaissance comptable en PE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 17 (3), pp.41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/entre.173.0041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation Drivers: A Multi-Scale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (25), pp.3-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.025.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generation of management innovation in microentreprises: absorptive capacity and entrepreneur-CPA relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generation of management innovation in microentreprises: absorptive capacity and entrepreneur-CPA relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Knowledge codification in audit and consulting firms: a conceptual and empirical approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Knowledge Management Research and Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.4-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1057/kmrp.2011.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The specificities of nonprofit organizations as sources of organizational and management innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 43 (264), pp.161-181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.2017.00119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ambidextrie des entreprises familiales : comment concilier orientation entrepreneuriale et stratégie de pérennité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance Contrôle Stratégie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/fcs.1755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02009131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Process and Value Creation: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Knowledge Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.276-291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s13132-015-0306-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02010738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissances, capital intellectuel et management de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 47, pp.5-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.047.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02011216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Society of knowledge, intellectual capital and innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 17, pp.3-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.017.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02015739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation sectorielle, reconfiguration des mésosystèmes [Editorial]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Temple</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Temri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Touzard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014/1 (43), pp.5-11. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/inno.043.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'interaction du capital social et de la gestion des ressources humaines dans les entreprises familiales pérennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (3), pp.82-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1025091ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01026125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management des connaissances : quels dispositifs pour quels objectifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Siadou-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 17 (3), pp.33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.123.0033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03128492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capacités d'innovation des entreprises familiales pérennes. Proposition d'un cadre théorique et méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 36 (200), pp.111-126. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/rfg.200.111-126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge use, capitalisation and sharing in the audit and consultancy professions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">La pérennité organisationnelle. Un cadre d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Knowledge and Process Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/kpm.334⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 35 (192), pp.75-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.192.75-89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528658v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pérennité organisationnelle. Un cadre d'analyse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Knowledge use, capitalisation and sharing in the audit and consultancy professions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.192.75-89⟩</w:t>
+              <w:t xml:space="preserve">Knowledge and Process Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 16 (4), pp.174-185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/kpm.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528684v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat familial et stratégies de pérennité. Contribution au concept d'innovation prudentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (1), pp.25-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00655661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat familial et stratégies de pérennité : contribution au concept d’innovation prudentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 14 (1), pp.25-41. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/039137ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un modèle de codification des connaissances : nature et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systèmes d'Information et Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 13 (4), pp.95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.084.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3314,4590 +3967,4590 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Openness in the voluntary standards emergence ad diffusion : the standard-takers and the standards makers' strategies in the banana market</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">How to assess the dynamic capabilities needed to orchestrate a service ecosystem? A new methodology and framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euram 25th</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05491903v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05183295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to assess the dynamic capabilities needed to orchestrate a service ecosystem? A new methodology and framework</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Openness in the voluntary standards emergence ad diffusion : the standard-takers and the standards makers' strategies in the banana market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France. 46 p</w:t>
+              <w:t xml:space="preserve">Euram 25th</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05183295v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05491903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do openness paradoxes apply to Open Social Innovation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIII Conférence Internationale de Management Stratégique AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The role of the hub organisation in the emergence of Innovation Support Services Ecosystems: A social capital approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IFSA, Jun 2024, Trapani, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and orchestration of service ecosystems to support agricultural innovations: drivers and models in Sub Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How internal corporate venture filter into the organization: The role of the organizational context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management (EURAM),</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transparence et la traçabilité dans les filières alimentaires : une exploration des usages de la technologie blockchain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17ème Journée du Marketing Agroalimentaire à Montpellier (JMAM 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing capabilities of the hub organisations of Innovation Support Services Ecosystems: an evaluation grid for researchers and practitioners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education (ESEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter la recherche d'innovations managériales au travers du contexte organisationnel : Une approche topographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Conférence Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service ecosystems in support to agricultural innovation in Africa: who are they and how do they emerge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Orbell</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Conférence de l’AIMS : Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2023, Strasbourg, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filter in or Filter out? The Role of the Organizational Context in the Selection of Internal Corporate Venture Initiative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04726563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the paradoxes of openness in Open Social Innovation : the case of agricultural innovation in the Global South</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Quelles organisations sont capables de créer un environnement favorable à l'entrepreneuriat innovant et inclusif ? Etudes de cas en Afrique sub-sahrienne et à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Sempore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOIC (World Open Innovation Conference) 10e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international sur l’écosystème entrepreneurial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742644v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service ecosystems in support to agricultural innovation in Africa: who are they and how do they emerge?.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the paradoxes of openness in Open Social Innovation : the case of agricultural innovation in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Orbell</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Conférence Internationale de Management Stratégique AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">WOIC (World Open Innovation Conference) 10e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742640v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles organisations sont capables de créer un environnement favorable à l'entrepreneuriat innovant et inclusif ? Etudes de cas en Afrique sub-sahrienne et à Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Service ecosystems in support to agricultural innovation in Africa: who are they and how do they emerge?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Orbell</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aristide Sempore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur l’écosystème entrepreneurial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">XXXIIe Conférence Internationale de Management Stratégique AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742638v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual influence at the root of managerial innovation: a taxonomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euram</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Wintherthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPLEMENTATION D’UNE INNOVATION MANAGERIALE EN PME: LE ROLE DU CONTEXTE ORGANISATIONNEL DANS LA GESTION DES ATTITUDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications for Agricultural Producers of Using blockchain for Food Transparency, Study of 4 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aye Nyein Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference ProLog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture d’exportation en transition : Le cas des avocats péruviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Transitions 2020 - Les transitions écologiques en transactions et actions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES ACTEURS CLES DE L’INNOVATION MANAGERIALE EN PME SONT-ILS VRAIMENT LES DIRIGEANTS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03045124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations’ capacity to innovate in open environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations' capacity to innovate in open environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Open Innovation Conference (WOIC) 7th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Berkeley (virtual ), United States</w:t>
+              <w:t xml:space="preserve">Annual World Open Innovation Conference (WOIC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garwood Center for Corporate Innovation, Dec 2020, Berkeley, United States. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113714v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations' capacity to innovate in open environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations’ capacity to innovate in open environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual World Open Innovation Conference (WOIC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garwood Center for Corporate Innovation, Dec 2020, Berkeley, United States. pp.1-25</w:t>
+              <w:t xml:space="preserve">World Open Innovation Conference (WOIC) 7th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Berkeley (virtual ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177218v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale et innovation ouverte : pour et vers une mise en dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
+              <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03124194v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
+              <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011901v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03124194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libération de l'entreprise en contexte PME : une étude exploratoire des déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de la gouvernance de l’économie numérique : le cas des plates-formes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de gouvernance, 16ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Communs de la connaissance et Innovation ouverte : Vers la &amp;quot;tragédie de l'open data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Villaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10ème Congrès International de l'AGECSO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of management Innovation in nonprofit organizations : What obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires familiaux et évolution des entreprises – l’exemple des familles Carasso, Riboud et du groupe Danone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème journée d’histoire du Management et des Organisations (JHMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management innovation in nonprofit organizations: an explorative study of the antecedents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management innovation in nonprofit organizations: an explorative study of the antecedents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management conference (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les co-constructions de connaissances comme support d’innovations managériales : le cas de la relation expert-comptable / dirigeant de PE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès International Francophone des PME (CIFEPME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’économie numérique : le rôle majeur de la gouvernance des plates-formes numériques et ses limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Institut Supérieur Européen de recherche Appliquée au Management, (ISERAM), 9 ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Maison de l'Europe. Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management innovation in nonprofit organizations: an explorative study of the antecedents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'innovation du Réseau de Recherche sur l'Innovation (RRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale et capacités d’absorption dans les micro-entreprises : la place de la relation dirigeant-expert-comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journée d’Etude en Contrôle de Gestion en PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation expert-comptable / dirigeant et dynamique instrumentale, ressorts de la capacité d’absorption de connaissances dans une microentreprise en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Innovation and Absorptive Capacity in Microentreprises: the key role of Entrepreneur-CPA’s relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de gestion et transfert de connaissances entre expert et dirigeant : Dynamique instrumentale et coopération en TPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie immatérielle, innovations managériales et co-développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international LAREEM-CEPN « Services et distribution dans les pays émergents »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES TRANSFERTS DE CONNAISSANCES COMME SUPPORT D'APPRENTISSAGE : LE CAS DE LA RELATION EXPERT- COMPTABLE / DIRIGEANT DE PE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a comprehensive model of sustainable family firms performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSAM Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une stratégie prudentielle d'innovation des entreprises familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Georges Doriot " Entrepreneuriat familial : Etat des lieux Perspectives de recherche "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de Knowledge Management en région Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7907,939 +8560,424 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une initiative franco-allemande sur l’entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pérez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061327v1</w:t>
-              </w:r>
-[...513 lines deleted...]
-                <w:t xml:space="preserve">hal-02127622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (55), 266p., 2018, Innovation et cognition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital intellectuel et management de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectual Capital and Business Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (17), 2015, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.017.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8849,479 +8987,479 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.migno.2017.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de la pérennité organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie du propriétaire. Enquête sur la résilience des entreprises familiales face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson, pp.192, 2012, Collection Village Mondial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 361 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de pérennité d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId178"/>
+      <w:footerReference w:type="default" r:id="rId183"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9468,51 +9606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456541v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Orbell" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2610193" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456530v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.11446" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926338v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sempore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v33n3.1868" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726297v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Goff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giuliani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05292-8" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179375v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0127" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726364v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.039.0241" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613407v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Janicot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0197" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P&#233;rez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985953v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0013" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037869v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel West" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616233v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0041" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438752v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616240v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094275" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02061860v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars Chapelon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526455v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2011.38" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279528v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Khallouk" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00119" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009131v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1755" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010738v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0306-z" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011216v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015739v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0003" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026125v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025091ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128492v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0033" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528652v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bloch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.111-126" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GXF0LJMD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528658v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.334" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HP3CZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528684v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.192.75-89" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9579A2CB375FDE5BED6E3AD7BFE41CB3573CB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00655661v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528668v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039137ar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526447v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0095" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183295v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742629v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182214v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182307v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742631v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742641v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742635v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180983v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742644v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742640v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742638v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04086791v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265361v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marc" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113714v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177218v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438431v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528706v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lebrun" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528751v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Villaret" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528748v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071266v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123066v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123059v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134756v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084443v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123056v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086171v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060521v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094427v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099471v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Perez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996783v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00658627v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloch" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00659441v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522312v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061327v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528692v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch3" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528761v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278895v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553514v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127622v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056188v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056203v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528755v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712659v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachaner" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528760v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Orbell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2610193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.11446" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sempore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v33n3.1868" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Goff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05292-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.039.0241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Janicot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel West" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02061860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars Chapelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2011.38" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Khallouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1755" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0306-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025091ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.111-126" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GXF0LJMD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.192.75-89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9579A2CB375FDE5BED6E3AD7BFE41CB3573CB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.334" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HP3CZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00655661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039137ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04086791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lebrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Villaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00658627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00659441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachaner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>