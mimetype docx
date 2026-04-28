--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -2161,222 +2161,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Drivers: A Multi-Scale Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
+                <w:t xml:space="preserve">The generation of management innovation in microentreprises: absorptive capacity and entrepreneur-CPA relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/jie.025.0003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528676v1</w:t>
+                <w:t xml:space="preserve">hal-03616240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generation of management innovation in microentreprises: absorptive capacity and entrepreneur-CPA relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+                <w:t xml:space="preserve">Innovation Drivers: A Multi-Scale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35 (1), pp.27. </w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (25), pp.3-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/jie.025.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616240v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generation of management innovation in microentreprises: absorptive capacity and entrepreneur-CPA relationship</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061860v1</w:t>
@@ -4165,230 +4165,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do openness paradoxes apply to Open Social Innovation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Mignon</w:t>
+                <w:t xml:space="preserve">The role of the hub organisation in the emergence of Innovation Support Services Ecosystems: A social capital approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Conférence Internationale de Management Stratégique AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jun 2024, Trapani, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742629v1</w:t>
+                <w:t xml:space="preserve">hal-05182214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the hub organisation in the emergence of Innovation Support Services Ecosystems: A social capital approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Orbell</w:t>
+                <w:t xml:space="preserve">Do openness paradoxes apply to Open Social Innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Jun 2024, Trapani, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">XXXIII Conférence Internationale de Management Stratégique AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182214v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and orchestration of service ecosystems to support agricultural innovations: drivers and models in Sub Saharan Africa</w:t>
               </w:r>
@@ -4977,472 +4977,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter in or Filter out? The Role of the Organizational Context in the Selection of Internal Corporate Venture Initiative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Le Goff</w:t>
+                <w:t xml:space="preserve">Exploring the paradoxes of openness in Open Social Innovation : the case of agricultural innovation in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giuliani</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin, France</w:t>
+              <w:t xml:space="preserve">WOIC (World Open Innovation Conference) 10e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04726563v1</w:t>
+                <w:t xml:space="preserve">hal-04742644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles organisations sont capables de créer un environnement favorable à l'entrepreneuriat innovant et inclusif ? Etudes de cas en Afrique sub-sahrienne et à Madagascar</w:t>
+                <w:t xml:space="preserve">Service ecosystems in support to agricultural innovation in Africa: who are they and how do they emerge?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Orbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Mignon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aristide Sempore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur l’écosystème entrepreneurial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">XXXIIe Conférence Internationale de Management Stratégique AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742638v1</w:t>
+                <w:t xml:space="preserve">hal-04742640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the paradoxes of openness in Open Social Innovation : the case of agricultural innovation in the Global South</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
+                <w:t xml:space="preserve">Quelles organisations sont capables de créer un environnement favorable à l'entrepreneuriat innovant et inclusif ? Etudes de cas en Afrique sub-sahrienne et à Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Sempore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOIC (World Open Innovation Conference) 10e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">Colloque international sur l’écosystème entrepreneurial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742644v1</w:t>
+                <w:t xml:space="preserve">hal-04742638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service ecosystems in support to agricultural innovation in Africa: who are they and how do they emerge?.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+                <w:t xml:space="preserve">Filter in or Filter out? The Role of the Organizational Context in the Selection of Internal Corporate Venture Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guy Faure</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Conférence Internationale de Management Stratégique AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04742640v1</w:t>
+                <w:t xml:space="preserve">hal-04726563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual influence at the root of managerial innovation: a taxonomic approach</w:t>
               </w:r>
@@ -5841,528 +5841,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ACTEURS CLES DE L’INNOVATION MANAGERIALE EN PME SONT-ILS VRAIMENT LES DIRIGEANTS ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Le Goff</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giuliani</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03045124v1</w:t>
+                <w:t xml:space="preserve">hal-03011920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ysé Commandré</w:t>
+                <w:t xml:space="preserve">LES ACTEURS CLES DE L’INNOVATION MANAGERIALE EN PME SONT-ILS VRAIMENT LES DIRIGEANTS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
+              <w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011920v1</w:t>
+                <w:t xml:space="preserve">hal-03045124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations' capacity to innovate in open environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+                <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual World Open Innovation Conference (WOIC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garwood Center for Corporate Innovation, Dec 2020, Berkeley, United States. pp.1-25</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177218v1</w:t>
+                <w:t xml:space="preserve">hal-03011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations’ capacity to innovate in open environments</w:t>
+                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations' capacity to innovate in open environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Open Innovation Conference (WOIC) 7th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Berkeley (virtual ), United States</w:t>
+              <w:t xml:space="preserve">Annual World Open Innovation Conference (WOIC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garwood Center for Corporate Innovation, Dec 2020, Berkeley, United States. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03113714v1</w:t>
+                <w:t xml:space="preserve">hal-05177218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations’ capacity to innovate in open environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
+              <w:t xml:space="preserve">World Open Innovation Conference (WOIC) 7th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Berkeley (virtual ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011913v1</w:t>
+                <w:t xml:space="preserve">hal-03113714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale et innovation ouverte : pour et vers une mise en dialogue</w:t>
               </w:r>
@@ -6450,230 +6450,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
+                <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
+              <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03011901v1</w:t>
+                <w:t xml:space="preserve">hal-03124194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Imbert</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
+              <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03124194v1</w:t>
+                <w:t xml:space="preserve">hal-03011901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libération de l'entreprise en contexte PME : une étude exploratoire des déterminants</w:t>
               </w:r>
@@ -7674,51 +7674,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journée d’Etude en Contrôle de Gestion en PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7769,51 +7769,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7864,51 +7864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8270,51 +8270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSAM Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8365,51 +8365,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Georges Doriot " Entrepreneuriat familial : Etat des lieux Perspectives de recherche "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8727,51 +8727,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (55), 266p., 2018, Innovation et cognition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9199,51 +9199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson, pp.192, 2012, Collection Village Mondial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9606,51 +9606,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Orbell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2610193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.11446" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sempore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v33n3.1868" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Goff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05292-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.039.0241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Janicot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel West" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02061860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars Chapelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2011.38" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Khallouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1755" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0306-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025091ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.111-126" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GXF0LJMD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.192.75-89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9579A2CB375FDE5BED6E3AD7BFE41CB3573CB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.334" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HP3CZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00655661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039137ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742629v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182214v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726563v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742638v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742644v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742640v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04086791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045124v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177218v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113714v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lebrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Villaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00658627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00659441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachaner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Orbell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2610193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.11446" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sempore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v33n3.1868" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Goff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05292-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.039.0241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Janicot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel West" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094275" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02061860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars Chapelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2011.38" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Khallouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1755" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0306-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025091ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.111-126" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GXF0LJMD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.192.75-89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9579A2CB375FDE5BED6E3AD7BFE41CB3573CB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.334" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HP3CZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00655661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039137ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04086791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lebrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Villaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00658627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00659441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachaner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>