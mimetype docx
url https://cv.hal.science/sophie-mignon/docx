--- v2 (2026-04-28)
+++ v3 (2026-05-19)
@@ -523,225 +523,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02278895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A propos des indicateurs de performance : comment mesurer la rentabilité ? Le cas des entreprises du CAC 40</w:t>
+                <w:t xml:space="preserve">Économie immatérielle, innovations managériales et développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Foucher. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptabilité in Finance et Politique. De la pratique à la théorie : l'art de la conceptualisation (dir. A. Burlaud), pp. 255-268</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">L’entreprise revisitée : Méditations comptables et stratégiques (dir. P. Gensse, E. Severin, N. Tournois), pp. 163-173</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.163-174, 2015, 9782853999892</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03553514v1</w:t>
+                <w:t xml:space="preserve">hal-02127622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Économie immatérielle, innovations managériales et développement</w:t>
+                <w:t xml:space="preserve">A propos des indicateurs de performance : comment mesurer la rentabilité ? Le cas des entreprises du CAC 40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Provence. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Foucher. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’entreprise revisitée : Méditations comptables et stratégiques (dir. P. Gensse, E. Severin, N. Tournois), pp. 163-173</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.163-174, 2015, 9782853999892</w:t>
+              <w:t xml:space="preserve">Comptabilité in Finance et Politique. De la pratique à la théorie : l'art de la conceptualisation (dir. A. Burlaud), pp. 255-268</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02127622v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03553514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2161,222 +2161,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02438752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The generation of management innovation in microentreprises: absorptive capacity and entrepreneur-CPA relationship</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Chapellier</w:t>
+                <w:t xml:space="preserve">Innovation Drivers: A Multi-Scale Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094275⟩</w:t>
+              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (25), pp.3-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jie.025.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616240v1</w:t>
+                <w:t xml:space="preserve">hal-02528676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation Drivers: A Multi-Scale Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Blandine Laperche</w:t>
+                <w:t xml:space="preserve">The generation of management innovation in microentreprises: absorptive capacity and entrepreneur-CPA relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 1 (25), pp.3-8. </w:t>
+              <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35 (1), pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/jie.025.0003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528676v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The generation of management innovation in microentreprises: absorptive capacity and entrepreneur-CPA relationship</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Entrepreneurship and Small Business</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 35 (1), pp.27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1504/IJESB.2018.094275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061860v1</w:t>
@@ -3920,98 +3920,264 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/sim.084.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02526447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs (CORDiALL) - Book of abstracts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Bellon-Maurel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gosme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Convergence Of Research in Digital Agriculture Leading Labs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Montpellier, France. 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17180/3t4g-b096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05611381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to assess the dynamic capabilities needed to orchestrate a service ecosystem? A new methodology and framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Orbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4053,358 +4219,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France. 46 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05183295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Openness in the voluntary standards emergence ad diffusion : the standard-takers and the standards makers' strategies in the banana market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Mione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euram 25th</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05491903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of the hub organisation in the emergence of Innovation Support Services Ecosystems: A social capital approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Orbell</w:t>
+                <w:t xml:space="preserve">Do openness paradoxes apply to Open Social Innovation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFSA, Jun 2024, Trapani, Italy. 8 p</w:t>
+              <w:t xml:space="preserve">XXXIII Conférence Internationale de Management Stratégique AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Montreal (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05182214v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do openness paradoxes apply to Open Social Innovation?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Mignon</w:t>
+                <w:t xml:space="preserve">The role of the hub organisation in the emergence of Innovation Support Services Ecosystems: A social capital approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIII Conférence Internationale de Management Stratégique AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Montreal (Canada), Canada</w:t>
+              <w:t xml:space="preserve">15. IFSA Conference 2024 - Systemic Change For Sustainable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFSA, Jun 2024, Trapani, Italy. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742629v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05182214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergence and orchestration of service ecosystems to support agricultural innovations: drivers and models in Sub Saharan Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Orbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4433,384 +4599,384 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l'AIMS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2024, Montréal, Canada. 40 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05182307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How internal corporate venture filter into the organization: The role of the organizational context</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Le Goff</w:t>
+                <w:t xml:space="preserve">La transparence et la traçabilité dans les filières alimentaires : une exploration des usages de la technologie blockchain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Lichtlé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Academy of Management (EURAM),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">17ème Journée du Marketing Agroalimentaire à Montpellier (JMAM 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742631v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transparence et la traçabilité dans les filières alimentaires : une exploration des usages de la technologie blockchain</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">Assessing capabilities of the hub organisations of Innovation Support Services Ecosystems: an evaluation grid for researchers and practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème Journée du Marketing Agroalimentaire à Montpellier (JMAM 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education (ESEE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Toulouse (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742642v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing capabilities of the hub organisations of Innovation Support Services Ecosystems: an evaluation grid for researchers and practitioners</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+                <w:t xml:space="preserve">How internal corporate venture filter into the organization: The role of the organizational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th European Seminar on Extension &amp; Education (ESEE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Toulouse (FR), France</w:t>
+              <w:t xml:space="preserve">European Academy of Management (EURAM),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742641v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Piloter la recherche d'innovations managériales au travers du contexte organisationnel : Une approche topographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4839,73 +5005,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXIIe Conférence Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04742635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Service ecosystems in support to agricultural innovation in Africa: who are they and how do they emerge?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Orbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4947,518 +5113,518 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Conférence de l’AIMS : Les mutations du management stratégique face aux défis écologiques, numériques et géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIMS, Jun 2023, Strasbourg, France. 38 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05180983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the paradoxes of openness in Open Social Innovation : the case of agricultural innovation in the Global South</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
+                <w:t xml:space="preserve">Service ecosystems in support to agricultural innovation in Africa: who are they and how do they emerge?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Orbell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Faure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOIC (World Open Innovation Conference) 10e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Bilbao, Spain</w:t>
+              <w:t xml:space="preserve">XXXIIe Conférence Internationale de Management Stratégique AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742644v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Service ecosystems in support to agricultural innovation in Africa: who are they and how do they emerge?.</w:t>
+                <w:t xml:space="preserve">Quelles organisations sont capables de créer un environnement favorable à l'entrepreneuriat innovant et inclusif ? Etudes de cas en Afrique sub-sahrienne et à Madagascar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Orbell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Mignon</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aristide Sempore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIIe Conférence Internationale de Management Stratégique AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque international sur l’écosystème entrepreneurial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dakar, Sénégal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742640v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles organisations sont capables de créer un environnement favorable à l'entrepreneuriat innovant et inclusif ? Etudes de cas en Afrique sub-sahrienne et à Madagascar</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aristide Sempore</w:t>
+                <w:t xml:space="preserve">Filter in or Filter out? The Role of the Organizational Context in the Selection of Internal Corporate Venture Initiative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international sur l’écosystème entrepreneurial</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dakar, Sénégal</w:t>
+              <w:t xml:space="preserve">EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04742638v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filter in or Filter out? The Role of the Organizational Context in the Selection of Internal Corporate Venture Initiative</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Le Goff</w:t>
+                <w:t xml:space="preserve">Exploring the paradoxes of openness in Open Social Innovation : the case of agricultural innovation in the Global South</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giuliani</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Dublin, France</w:t>
+              <w:t xml:space="preserve">WOIC (World Open Innovation Conference) 10e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Bilbao, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04726563v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04742644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contextual influence at the root of managerial innovation: a taxonomic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5500,303 +5666,303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euram</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Wintherthur, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMPLEMENTATION D’UNE INNOVATION MANAGERIALE EN PME: LE ROLE DU CONTEXTE ORGANISATIONNEL DANS LA GESTION DES ATTITUDES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Marc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIFPME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03265361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implications for Agricultural Producers of Using blockchain for Food Transparency, Study of 4 cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aye Nyein Thu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference ProLog</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture d’exportation en transition : Le cas des avocats péruviens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5811,574 +5977,574 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Transitions 2020 - Les transitions écologiques en transactions et actions"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ysé Commandré</w:t>
+                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations' capacity to innovate in open environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
+              <w:t xml:space="preserve">Annual World Open Innovation Conference (WOIC 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Garwood Center for Corporate Innovation, Dec 2020, Berkeley, United States. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011920v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES ACTEURS CLES DE L’INNOVATION MANAGERIALE EN PME SONT-ILS VRAIMENT LES DIRIGEANTS ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Remi Le Goff</w:t>
+                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations’ capacity to innovate in open environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Toillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">World Open Innovation Conference (WOIC) 7th edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Berkeley (virtual ), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03045124v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catherine Macombe</w:t>
+                <w:t xml:space="preserve">LES ACTEURS CLES DE L’INNOVATION MANAGERIALE EN PME SONT-ILS VRAIMENT LES DIRIGEANTS ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remi Le Goff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giuliani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
+              <w:t xml:space="preserve">XXIXème conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03011913v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03045124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations' capacity to innovate in open environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+                <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual World Open Innovation Conference (WOIC 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Garwood Center for Corporate Innovation, Dec 2020, Berkeley, United States. pp.1-25</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session supply chain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177218v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deconstructing the myth of development aid by assessing farmer organizations’ capacity to innovate in open environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Toillier</w:t>
+                <w:t xml:space="preserve">Transformation numérique d’une filière d’exportation : le cas des avocats en provenance du Pérou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ysé Commandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Imbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Open Innovation Conference (WOIC) 7th edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2020, Berkeley (virtual ), United States</w:t>
+              <w:t xml:space="preserve">XXVème Colloque de l’AIM - session pays émergents</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Marrakech, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03113714v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03011913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale et innovation ouverte : pour et vers une mise en dialogue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Ayerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6387,133 +6553,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Dubouloz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Marc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Management Stratégique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03438431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When value chains digitization reduces producers’ autonomy: the case of avocados’ producers in Peru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Imbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Macombe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6528,73 +6694,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th EURAM Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Dublin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03124194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transparence alimentaire et blockchain, quelles conséquences pour les producteurs agricoles en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ysé Commandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6623,87 +6789,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIXème conférence de l’AIMS - ST AIMS Systèmes Alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Toulouse (distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03011901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La libération de l'entreprise en contexte PME : une étude exploratoire des déterminants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Cécile Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6718,250 +6884,250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation (AEI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux de la gouvernance de l’économie numérique : le cas des plates-formes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Pérez</w:t>
+                <w:t xml:space="preserve">Communs de la connaissance et Innovation ouverte : Vers la &amp;quot;tragédie de l'open data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Villaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de gouvernance, 16ème édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">10ème Congrès International de l'AGECSO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02071283v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communs de la connaissance et Innovation ouverte : Vers la &amp;quot;tragédie de l'open data</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Villaret</w:t>
+                <w:t xml:space="preserve">Les enjeux de la gouvernance de l’économie numérique : le cas des plates-formes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème Congrès International de l'AGECSO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque international de gouvernance, 16ème édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02528751v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02071283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of management Innovation in nonprofit organizations : What obstacles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6990,73 +7156,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Glasgow, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraires familiaux et évolution des entreprises – l’exemple des familles Carasso, Riboud et du groupe Danone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7085,73 +7251,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème journée d’histoire du Management et des Organisations (JHMO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNAM, Mar 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02071266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management innovation in nonprofit organizations: an explorative study of the antecedents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7193,73 +7359,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Internationale de Management Stratégique (AIMS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Hammamet, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management innovation in nonprofit organizations: an explorative study of the antecedents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7301,73 +7467,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Academy of Management conference (EURAM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les co-constructions de connaissances comme support d’innovations managériales : le cas de la relation expert-comptable / dirigeant de PE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7409,73 +7575,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème Congrès International Francophone des PME (CIFEPME)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trois Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02134756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux de l’économie numérique : le rôle majeur de la gouvernance des plates-formes numériques et ses limites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Pérez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7504,73 +7670,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Institut Supérieur Européen de recherche Appliquée au Management, (ISERAM), 9 ème édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Maison de l'Europe. Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02084443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management innovation in nonprofit organizations: an explorative study of the antecedents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marouane Khallouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7612,358 +7778,358 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Forum de l'innovation du Réseau de Recherche sur l'Innovation (RRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02123056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation managériale et capacités d’absorption dans les micro-entreprises : la place de la relation dirigeant-expert-comptable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème journée d’Etude en Contrôle de Gestion en PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02086171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation expert-comptable / dirigeant et dynamique instrumentale, ressorts de la capacité d’absorption de connaissances dans une microentreprise en croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès de l'AFC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02060521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management Innovation and Absorptive Capacity in Microentreprises: the key role of Entrepreneur-CPA’s relationship</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURAM Thematic Conference 2015 : 'Management Innovation: New borders for a New Concept'</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02078560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outil de gestion et transfert de connaissances entre expert et dirigeant : Dynamique instrumentale et coopération en TPE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8005,466 +8171,466 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIème Conférence Annuelle de l’Association Internationale de Management Stratégique - AIMS 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economie immatérielle, innovations managériales et co-développement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international LAREEM-CEPN « Services et distribution dans les pays émergents »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Oran, Algérie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES TRANSFERTS DE CONNAISSANCES COMME SUPPORT D'APPRENTISSAGE : LE CAS DE LA RELATION EXPERT- COMPTABLE / DIRIGEANT DE PE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Janicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptabilité sans Frontières..The French Connection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Montréal, Canada. pp.cd-rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00996783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a comprehensive model of sustainable family firms performance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFSAM Proceedings</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00658627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une stratégie prudentielle d'innovation des entreprises familiales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Ben Mahmoud-Jouini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Georges Doriot " Entrepreneuriat familial : Etat des lieux Perspectives de recherche "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00659441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de Knowledge Management en région Languedoc Roussillon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Averseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8506,51 +8672,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LA COMPTABILITE, LE CONTRÔLE ET L'AUDIT ENTRE CHANGEMENT ET STABILITE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, France. pp.CD Rom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00522312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8560,78 +8726,78 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une initiative franco-allemande sur l’entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Kuhn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8646,51 +8812,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Conversation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02061327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8700,133 +8866,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation et cognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Laperche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (55), 266p., 2018, Innovation et cognition</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capital intellectuel et management de l’innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8842,73 +9008,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intellectual Capital and Business Innovation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8933,51 +9099,51 @@
               <w:t xml:space="preserve">Journal of Innovation Economics &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2 (17), 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/jie.017.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8987,51 +9153,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'innovation managériale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9040,298 +9206,298 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chapellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Mazars-Chapelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Villesèque-Dubus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS Editions, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.migno.2017.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilotage de la pérennité organisationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La stratégie du propriétaire. Enquête sur la résilience des entreprises familiales face à la crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bloch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Kachaner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pearson, pp.192, 2012, Collection Village Mondial</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00712659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrôle de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Burlaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Teller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Chatelain-Ponroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9339,127 +9505,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Walliser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert, 361 p., 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratégie de pérennité d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Mignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vuibert. 2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId183"/>
+      <w:footerReference w:type="default" r:id="rId189"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9606,51 +9772,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553514v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127622v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Perez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Orbell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2610193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.11446" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sempore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v33n3.1868" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Goff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05292-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.039.0241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Janicot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel West" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616240v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094275" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528676v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0003" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02061860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars Chapelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2011.38" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Khallouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1755" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0306-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025091ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.111-126" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GXF0LJMD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.192.75-89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9579A2CB375FDE5BED6E3AD7BFE41CB3573CB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.334" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HP3CZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00655661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039137ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183295v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182214v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742629v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182307v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742631v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742641v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742635v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180983v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742644v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742640v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742638v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726563v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04086791v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265361v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045124v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177218v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113714v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438431v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528706v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lebrun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071283v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528751v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Villaret" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528748v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071266v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123066v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123059v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134756v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084443v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123056v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086171v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060521v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078560v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094427v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099471v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996783v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00658627v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00659441v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522312v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061327v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557721v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056188v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056203v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528755v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712659v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachaner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528760v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562761v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mignon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Aboueldahab" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aubert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ys&#233; Commandr&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micheline Mazawan Coulibaly" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-4255-9" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528692v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119557883.ch3" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528761v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Faure" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chapellier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland P&#233;rez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Walliser" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127622v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Perez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03553514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456541v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Orbell" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Toillier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1389224X.2025.2610193" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37725/mgmt.2025.11446" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926338v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Sempore" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v33n3.1868" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726297v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Robert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remi Le Goff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giuliani" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10479-023-05292-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05179375v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Alexandre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.pr1.0127" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726364v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.039.0241" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351947v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Macombe" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13179843" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03613407v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Janicot" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gratacap" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.034.0197" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03555541v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985953v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ayerbe" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Dubouloz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037869v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel West" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.032.0003" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616233v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.173.0041" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02438752v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528676v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Laperche" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.025.0003" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616240v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2018.094275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02061860v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars Chapelon" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526455v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1057/kmrp.2011.38" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02279528v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marouane Khallouk" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00119" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009131v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Ben Mahmoud-Jouini" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1755" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02010738v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13132-015-0306-z" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02011216v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.047.0005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02015739v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jie.017.0003" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506290v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Temple" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Temri" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Touzard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.043.0005" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-01026125v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1025091ar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128492v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Siadou-Martin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Averseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.123.0033" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528652v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bloch" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.200.111-126" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-GXF0LJMD-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528684v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.192.75-89" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3D9579A2CB375FDE5BED6E3AD7BFE41CB3573CB9/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528658v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/kpm.334" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-30HP3CZH-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00655661v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528668v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/039137ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02526447v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sim.084.0095" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05611381v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bellon-Maurel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bonnet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gosme" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/3t4g-b096" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05183295v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05491903v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mione" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742629v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mignon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182214v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05182307v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742642v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lichtl&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742641v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742631v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05180983v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742640v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742638v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04742644v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://paris1.hal.science/hal-04086791v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03265361v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Marc" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514381v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aye Nyein Thu" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124198v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Imbert" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177218v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113714v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045124v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011920v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011913v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03438431v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124194v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011901v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528706v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Lebrun" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528751v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Villaret" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071283v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528748v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123066v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123059v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134756v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02084443v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123056v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02086171v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazars-Chapelon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chapellier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02060521v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02078560v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02094427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02099471v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00996783v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Mazars" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00658627v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bloch" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00659441v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00522312v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061327v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Kuhn" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557721v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056188v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056203v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528686v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Villes&#232;que-Dubus" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.migno.2017.01" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528755v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hec.hal.science/hal-00712659v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Kachaner" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072624v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Burlaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Teller" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chatelain-Ponroy" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02528760v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>