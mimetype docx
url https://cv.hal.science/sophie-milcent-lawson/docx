--- v0 (2026-03-17)
+++ v1 (2026-05-11)
@@ -145,425 +145,425 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puissance stylistique du minimal et poétique des formes discrètes</w:t>
+                <w:t xml:space="preserve">Introduction. « Pratique(s) : mot, effets et enjeux »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Fontvieille-Cordani</w:t>
+                <w:t xml:space="preserve">André Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Laurent</w:t>
+                <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
+                <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15di4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15di6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05460786v1</w:t>
+                <w:t xml:space="preserve">hal-05468400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. « Pratique(s) : mot, effets et enjeux »</w:t>
+                <w:t xml:space="preserve">Puissance stylistique du minimal et poétique des formes discrètes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André Petitjean</w:t>
+                <w:t xml:space="preserve">Agnès Fontvieille-Cordani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 207-208, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/15di6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/15di4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05468400v1</w:t>
+                <w:t xml:space="preserve">hal-05460786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apposition et métonymie adjectivales, figures d’une sous-énonciation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Imaginaires zoolinguistiques : des langues animales dans la fiction littéraire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Hors-série (32), pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Discours animal. Langages, interactions, représentations, 2020-2, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/corela.12206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/itineraires.8352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114336v1</w:t>
+                <w:t xml:space="preserve">hal-03114349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaginaires zoolinguistiques : des langues animales dans la fiction littéraire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apposition et métonymie adjectivales, figures d’une sous-énonciation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Itinéraires. Littérature, textes, cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Discours animal. Langages, interactions, représentations, 2020-2, pp.[En ligne]. </w:t>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série (32), pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/itineraires.8352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/corela.12206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03114349v1</w:t>
+                <w:t xml:space="preserve">hal-03114336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un tournant animal dans la fiction française contemporaine ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le récit en questions, 181-182, pp.[En ligne]. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
@@ -591,204 +591,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parler pour les animaux : tentatives littéraires contemporaines. Point de vue animal chez Message, Garcia et Darrieussecq</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chant du monde et paroles d'animaux dans l'oeuvre de Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Giono</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Revue Giono, 11, pp.211-233</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435863v1</w:t>
+                <w:t xml:space="preserve">hal-03121826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chant du monde et paroles d'animaux dans l'oeuvre de Giono</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parler pour les animaux : tentatives littéraires contemporaines. Point de vue animal chez Message, Garcia et Darrieussecq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Giono</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transtext(e)s Transcultures : Journal of Global Cultural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Représentations de la nature à l'âge de l'anthropocène, 13, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transtexts.1194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121826v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02435863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoographies. Traitements linguistique et stylistique du point de vue animal en régime fictionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 328, pp.91-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poétiques du défigement chez Giono et Beckett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Le figement en débat, 159-160, pp.127 - 146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -923,51 +923,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Romances sans paroles » et « sourire sans chat ». Négation et reconfiguration du sens dans les syntagmes de type N1 sans N2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La Négation à l’œuvre dans les textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des amis de Pontigny-Cerisy; Centre culturel international de Cerisy-la-Salle, Jul 2019, Cerisy-la-Salle, France. pp.63-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -986,204 +986,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apposition et métonymie adjectivales, figures d’une sous-énonciation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L'allure et l'allant. Métaphore et écriture romanesque dans Deux cavaliers de l'orage de Jean Giono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Les postures énonciatives : autour des propositions d'Alain Rabatel</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque international Jean Giono : le discours du roman et ses figures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sens Texte Informatique Histoire (Stih, Sorbonne Université); Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2014, Paris, France. pp.145-171</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01915448v1</w:t>
+                <w:t xml:space="preserve">hal-03121885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'allure et l'allant. Métaphore et écriture romanesque dans Deux cavaliers de l'orage de Jean Giono</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apposition et métonymie adjectivales, figures d’une sous-énonciation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Jean Giono : le discours du roman et ses figures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque Les postures énonciatives : autour des propositions d'Alain Rabatel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bases; corpus et langage (BCL; Université Nice Sophia-Antipolis; CNRS), Nov 2018, Toulon, France. pp.[En ligne], </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.12206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121885v1</w:t>
+                <w:t xml:space="preserve">hal-01915448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théories d'adjectifs chez Claude Simon. La série polyadjectivale comme stylisation verbale de l'expérience de la complexité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Claude Simon : une expérience de la complexité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire interdisciplinaire récits cultures et sociétés (Lirces, Université Nice-Sophia Antipolis); Bases, Corpus, Langage (BCL, Université Nice-Sofia Antipolis), Oct 2016, Nice, France. pp.323-339, </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Énonciations animales dans l’œuvre de Marie Darrieussecq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque L'écriture "entre deux mondes" de Marie Darrieussecq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine); Sens Texte Informatique Histoire (Stih, Université Paris-Sorbonne), Jan 2018, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1286,51 +1286,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paroles et pensées imputées aux animaux en régime fictionnel contemporain : les discours direct et indirect libres comme stratagème énonciatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Discours direct (DD) et discours direct libre (DDL) dans les fictions littéraires narratives du XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sens; Texte; Informatique; Histoire (Stih; Université Paris-Sorbonne), Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1355,51 +1355,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements linguistiques et stylistiques du point de vue animal dans la fiction française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Praxitexte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), May 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1424,51 +1424,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’énonciataire à énonciateur : du chien comme confident à l’animal sujet de conscience. Lecture énonciative de Dans la guerre d’Alice Ferney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude La parole aux animaux. Condition d'extension de l'énonciation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’activités sémiotiques de Paris 8 (GASP8, Université Paris 8), Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1493,51 +1493,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locutions figées et défigements dans Les Âmes fortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Agrégation 2017 : Les Âmes fortes de Jean Giono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Artois; Revue Giono; Association des amis de Jean Giono (Manosque), Nov 2016, Arras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1562,51 +1562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Point de vue et discours des animaux dans le romanesque gionien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le roman rustique animalier : Humains et animaux dans les récits ruraux de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Alain Romestaing; Alain Schaffner, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1625,165 +1625,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01368222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’indifférence méthodique : fragments d’une poétique énonciative dans Molloy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Sophistiquer le désordre&amp;quot; : glissements métonymiques et subterfuges rhétoriques chez Jean Echenoz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Configuration et progression discursives dans la prose de Samuel Beckett</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Équipe « Textes &amp; Langue » - E.A. 4160 Passages XX-XXI (Lyon 2); Équipe « É.CRI.RE » - E.A. 3748 Traverses 19-21 (Grenoble 3), Mar 2010, Lyon, France</w:t>
+              <w:t xml:space="preserve">Jean Echenoz : la fiction, la langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01368214v1</w:t>
+                <w:t xml:space="preserve">hal-03121897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophistiquer le désordre&amp;quot; : glissements métonymiques et subterfuges rhétoriques chez Jean Echenoz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">L’indifférence méthodique : fragments d’une poétique énonciative dans Molloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jean Echenoz : la fiction, la langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">Configuration et progression discursives dans la prose de Samuel Beckett</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe « Textes &amp; Langue » - E.A. 4160 Passages XX-XXI (Lyon 2); Équipe « É.CRI.RE » - E.A. 3748 Traverses 19-21 (Grenoble 3), Mar 2010, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03121897v1</w:t>
+                <w:t xml:space="preserve">hal-01368214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1801,77 +1801,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratique(s) : mot, effets, enjeux. Numéro anniversaire des 50 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Seoane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 207-208, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1941,51 +1941,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Giono, une poétique de la figuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classiques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 448, 2020, Rencontres : rhétorique, stylistique, sémiotique, 978-2-406-10054-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
@@ -2034,51 +2034,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture &amp;quot;entre deux mondes&amp;quot; de Darrieusceq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Narjoux Cécile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Germoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2126,51 +2126,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giono. Les Âmes fortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.346, 2016, Clefs concours. Lettres XX</w:t>
             </w:r>
             <w:r>
@@ -2207,51 +2207,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liste et effet liste en littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2327,51 +2327,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Berthomieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2435,51 +2435,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giono, l'artisan d'images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agnès Castiglione; Mireille Sacotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahier Jean Giono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2515,367 +2515,367 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03121811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le style profond reste le même</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Il faut des phrases nouvelles, des formes nouvelles, de nouvelles postures d’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Narjoux Cécile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cécile Narjoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karine Germoni; Sophie Milcent-Lawson; Cécile Narjoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Ecriture "entre deux mondes" de Marie Darrieussecq</w:t>
+              <w:t xml:space="preserve">L'écriture "entre deux mondes" de Marie Darrieussecq</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions universitaires de Dijon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.7-15, 2019, 978-2-36441-333-7</w:t>
+              <w:t xml:space="preserve">, pp.7-16, 2019, 978-2-36441-333-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03122005v1</w:t>
+                <w:t xml:space="preserve">hal-03959894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discours animaux en régime réaliste et virtualisation du discours rapporté : Dans la guerre d'Alice Ferney</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction. Le style profond reste le même</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Karine Germoni; Claire Stolz. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Germoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Narjoux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karine Germoni; Sophie Milcent-Lawson; Cécile Narjoux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aux marges des discours rapportés. Formes louches et atypiques en synchronie et en diachronie</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.95-109, 2019, Au coeur des textes, 978-2-8061-0477-9</w:t>
+              <w:t xml:space="preserve">L'Ecriture "entre deux mondes" de Marie Darrieussecq</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-15, 2019, 978-2-36441-333-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03121984v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03122005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il faut des phrases nouvelles, des formes nouvelles, de nouvelles postures d’écriture</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discours animaux en régime réaliste et virtualisation du discours rapporté : Dans la guerre d'Alice Ferney</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Karine Germoni; Sophie Milcent-Lawson; Cécile Narjoux. </w:t>
+              <w:t xml:space="preserve">Karine Germoni; Claire Stolz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'écriture "entre deux mondes" de Marie Darrieussecq</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-16, 2019, 978-2-36441-333-7</w:t>
+              <w:t xml:space="preserve">Aux marges des discours rapportés. Formes louches et atypiques en synchronie et en diachronie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éd. L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-109, 2019, Au coeur des textes, 978-2-8061-0477-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03959894v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03121984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Âmes fortes de Jean Giono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Michel Gouvard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agrégation de Lettres 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -2917,51 +2917,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tropes énonciatifs et mythomanie. L’énallage dans Les Âmes fortes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Benini; Christine Silvi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 16, Christine de Pizan, Montaigne, Molière, Diderot, Hugo, Giono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3012,51 +3012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Lecolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écriture du soupçon : formes linguistiques de l’implicite dans La Jalousie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roselyne de Villeneuve; Mathilde Vallespir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Styles, genres, auteurs. 10, Charles d'Orléans, Montaigne, Racine, Crébillon, Aloysius Bertrand, Robbe-Grillet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -3251,51 +3251,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phrase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire Giono</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.730-733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3355,833 +3355,833 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manières</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Adjectif substantivé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.560-563</w:t>
+              <w:t xml:space="preserve">2016, pp.26-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511532v1</w:t>
+                <w:t xml:space="preserve">hal-01511545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poésie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.743-746</w:t>
+              <w:t xml:space="preserve">2016, pp.560-563</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511535v1</w:t>
+                <w:t xml:space="preserve">hal-01511532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Temps verbaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.463-366</w:t>
+              <w:t xml:space="preserve">2016, pp.889-891</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511540v1</w:t>
+                <w:t xml:space="preserve">hal-01511538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps verbaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Description</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.889-891</w:t>
+              <w:t xml:space="preserve">2016, pp.284-287</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511538v1</w:t>
+                <w:t xml:space="preserve">hal-01511549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Métaphore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.284-287</w:t>
+              <w:t xml:space="preserve">2016, pp.591-594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511549v1</w:t>
+                <w:t xml:space="preserve">hal-01511531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métaphore</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Image</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.591-594</w:t>
+              <w:t xml:space="preserve">2016, pp.463-366</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511531v1</w:t>
+                <w:t xml:space="preserve">hal-01511540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lecteur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Poésie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.534-536</w:t>
+              <w:t xml:space="preserve">2016, pp.743-746</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511539v1</w:t>
+                <w:t xml:space="preserve">hal-01511535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lyrisme</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lecteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.545-547</w:t>
+              <w:t xml:space="preserve">2016, pp.534-536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511533v1</w:t>
+                <w:t xml:space="preserve">hal-01511539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parenthèses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lyrisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.699-700</w:t>
+              <w:t xml:space="preserve">2016, pp.545-547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511530v1</w:t>
+                <w:t xml:space="preserve">hal-01511533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dialogue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parenthèses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.296-298</w:t>
+              <w:t xml:space="preserve">2016, pp.699-700</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511548v1</w:t>
+                <w:t xml:space="preserve">hal-01511530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ellipse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dialogue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.335-336</w:t>
+              <w:t xml:space="preserve">2016, pp.296-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511547v1</w:t>
+                <w:t xml:space="preserve">hal-01511548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Défigement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ellipse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.276-278</w:t>
+              <w:t xml:space="preserve">2016, pp.335-336</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511546v1</w:t>
+                <w:t xml:space="preserve">hal-01511547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adjectif substantivé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Défigement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Milcent-Lawson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2016, pp.26-27</w:t>
+              <w:t xml:space="preserve">2016, pp.276-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01511545v1</w:t>
+                <w:t xml:space="preserve">hal-01511546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -4257,51 +4257,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F41C2552"/>
+    <w:nsid w:val="651D6E63"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4488,51 +4488,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-milcent-lawson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460786v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fontvieille-Cordani" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Milcent-Lawson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15di4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468400v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15di6" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114336v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12206" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114349v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8352" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435863v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1194" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121826v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915448v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121885v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09141-7.p.0323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368214v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121897v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthomieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-giono-une-poetique-de-la-figuration.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03957855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjoux C&#233;cile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xxe-siecle/463-giono-les-ames-fortes-9782350303987.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/4488819/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03122005v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/linguistique-et-stylistique/670-l-ecriture-entre-deux-mondes-de-marie-darrieussecq-9782364413337.html" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121984v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64421" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959894v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/4799-agregation-de-lettres-2017-tout-le-programme-du-xvie-au-xxe-siecle-en-un-volume-9782340011694.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/styles-genres-auteurs/styles-genres-auteurs-16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RVGR3274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03122010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05492698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JGGX8802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6058-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511535v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511540v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511538v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511549v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511531v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511539v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511533v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511530v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511548v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511547v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511546v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511545v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-milcent-lawson" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468400v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Milcent-Lawson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Seoane" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15di6" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fontvieille-Cordani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laurent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15di4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114349v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itineraires.8352" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03114336v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.12206" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435859v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.5835" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121826v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02435863v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transtexts.1194" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722734v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01497245v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2870" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121885v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01915448v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121874v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09141-7.p.0323" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01726577v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730631v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01725323v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01740128v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01722746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368222v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121897v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01368214v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468394v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510260v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Berthomieu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/jean-giono-une-poetique-de-la-figuration.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03957855v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjoux C&#233;cile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Germoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vignes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/lettres-xxe-siecle/463-giono-les-ames-fortes-9782350303987.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Lecolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Michel" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121997v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10056-0.p.0011" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121811v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsdelherne.com/publication/4488819/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03959894v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/linguistique-et-stylistique/670-l-ecriture-entre-deux-mondes-de-marie-darrieussecq-9782364413337.html" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03122005v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Narjoux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03121984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=64421" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510174v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/accueil/4799-agregation-de-lettres-2017-tout-le-programme-du-xvie-au-xxe-siecle-en-un-volume-9782340011694.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01510180v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/styles-genres-auteurs/styles-genres-auteurs-16" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/RVGR3274" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03122010v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/liste-et-effet-liste-en-litterature.html" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05492698v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/JGGX8802" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511534v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-8124-6058-6" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511532v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511538v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511549v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511531v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511540v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511535v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511539v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511530v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511548v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511547v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>