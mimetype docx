--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -181,637 +181,637 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ultrasonic interface tracking for photovoltaic silicon directional solidification</w:t>
+                <w:t xml:space="preserve">Application of the lattice Boltzmann method to the study of ultrasound propagation and acoustic streaming in three-dimensional cavities: Advantages and limitations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 621, pp.127362. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.725-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-023-00676-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04457370v1</w:t>
+                <w:t xml:space="preserve">hal-03943859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the lattice Boltzmann method to the study of ultrasound propagation and acoustic streaming in three-dimensional cavities: Advantages and limitations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In situ ultrasonic interface tracking for photovoltaic silicon directional solidification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mickael Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.725-753. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.127362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-023-00676-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943859v2</w:t>
+                <w:t xml:space="preserve">cea-04457370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
+                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Qu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">D Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Raynal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693739v1</w:t>
+                <w:t xml:space="preserve">hal-03692223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vincent</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Jingang Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.064501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692223v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming enhanced mass transfer at a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.121090. </w:t>
@@ -888,51 +888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (012224), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -966,51 +966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz force effects in the Bullard–von Kármán dynamo: saturation, energy balance and subcriticality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo Efficiency Controlled by Hydro- dynamic Bistability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo threshold detection in the von Kármán sodium experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,51 +1472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The magnetic-distortion probe: Velocimetry in conducting fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,103 +1621,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roses are red, violets are blue, and streaming may seed flowers too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium Bifurcations and Instabilities in Fluid Dynamics (BIFD2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edimbourg, United Kingdom</w:t>
@@ -1746,103 +1746,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of acoustic streaming jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Fluids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom</w:t>
@@ -1871,90 +1871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1996,64 +1996,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2115,346 +2115,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude expérimentale d'un écoulement hélicoïdal entraîné par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ecole d'été thématique AcoustoFluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382267v1</w:t>
+                <w:t xml:space="preserve">hal-05383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un écoulement hélicoïdal entraîné par ultrasons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été thématique AcoustoFluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05383626v1</w:t>
+                <w:t xml:space="preserve">hal-05382267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'écoulements 3D entraînés par ultrasons avec une méthode lagrangienne de suivi de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélocimétrie dans les liquides conducteurs : sonde à distorsion magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2770,353 +2770,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674347v2</w:t>
+                <w:t xml:space="preserve">hal-05322822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pothérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322822v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a helical acoustic streaming flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pothérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,51 +3166,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales de l'instabilité dynamo : mécanismes de génération et saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Ecole normale supérieure de lyon - ENS LYON, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ENSL0841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3327,51 +3327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="540C8BC9"/>
+    <w:nsid w:val="A2B722C5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-miralles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4701-8609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172797470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/8/083001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann H&#233;rault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3630949]" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-miralles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4701-8609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172797470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/8/083001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann H&#233;rault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3630949]" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>