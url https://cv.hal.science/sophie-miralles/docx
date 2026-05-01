--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -181,637 +181,637 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of the lattice Boltzmann method to the study of ultrasound propagation and acoustic streaming in three-dimensional cavities: Advantages and limitations</w:t>
+                <w:t xml:space="preserve">In situ ultrasonic interface tracking for photovoltaic silicon directional solidification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mickael Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Brize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 37, pp.725-753. </w:t>
+              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 621, pp.127362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00162-023-00676-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03943859v2</w:t>
+                <w:t xml:space="preserve">cea-04457370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ ultrasonic interface tracking for photovoltaic silicon directional solidification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Application of the lattice Boltzmann method to the study of ultrasound propagation and acoustic streaming in three-dimensional cavities: Advantages and limitations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaouad Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Brize</w:t>
+                <w:t xml:space="preserve">Mohamed Jami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Guy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Crystal Growth</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 621, pp.127362. </w:t>
+              <w:t xml:space="preserve">Theoretical and Computational Fluid Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, pp.725-753. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcrysgro.2023.127362⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00162-023-00676-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04457370v1</w:t>
+                <w:t xml:space="preserve">hal-03943859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
+                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D Henry</w:t>
+                <w:t xml:space="preserve">Jingang Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vincent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Miralles</w:t>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valéry Botton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.064501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692223v2</w:t>
+                <w:t xml:space="preserve">hal-03693739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Qu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">B Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Raynal</w:t>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (6), pp.064501. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03693739v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03692223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming enhanced mass transfer at a wall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.121090. </w:t>
@@ -888,51 +888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Pinton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review E </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 94 (012224), </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
@@ -966,51 +966,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorentz force effects in the Bullard–von Kármán dynamo: saturation, energy balance and subcriticality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Plihon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1096,51 +1096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Faranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Bourgoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Odier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1204,51 +1204,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo Efficiency Controlled by Hydro- dynamic Bistability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johann Hérault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1338,51 +1338,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamo threshold detection in the von Kármán sodium experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1472,51 +1472,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The magnetic-distortion probe: Velocimetry in conducting fluids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1621,103 +1621,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roses are red, violets are blue, and streaming may seed flowers too</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium Bifurcations and Instabilities in Fluid Dynamics (BIFD2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edimbourg, United Kingdom</w:t>
@@ -1746,103 +1746,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stability of acoustic streaming jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Fluids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom</w:t>
@@ -1871,90 +1871,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1990,471 +1990,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04884777v1</w:t>
+                <w:t xml:space="preserve">hal-05382267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale d'un écoulement hélicoïdal entraîné par ultrasons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Valéry Botton</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecole d'été thématique AcoustoFluidique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05383626v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04884777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Etude expérimentale d'un écoulement hélicoïdal entraîné par ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">Ecole d'été thématique AcoustoFluidique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382267v1</w:t>
+                <w:t xml:space="preserve">hal-05383626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'écoulements 3D entraînés par ultrasons avec une méthode lagrangienne de suivi de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2479,51 +2479,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélocimétrie dans les liquides conducteurs : sonde à distorsion magnétique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gautier Verhille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2619,90 +2619,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2770,353 +2770,353 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pothérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322822v1</w:t>
+                <w:t xml:space="preserve">hal-04674347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alban Pothérat</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-04674347v2</w:t>
+                <w:t xml:space="preserve">hal-05322822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a helical acoustic streaming flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pothérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3166,51 +3166,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes expérimentales de l'instabilité dynamo : mécanismes de génération et saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Ecole normale supérieure de lyon - ENS LYON, 2013. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2013ENSL0841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -3327,51 +3327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2B722C5"/>
+    <w:nsid w:val="98EC7C85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-miralles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4701-8609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172797470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/8/083001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann H&#233;rault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3630949]" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-miralles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4701-8609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172797470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/8/083001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann H&#233;rault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3630949]" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>