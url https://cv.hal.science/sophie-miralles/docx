--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -449,287 +449,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03943859v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
+                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingang Qu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Daniel Henry</w:t>
+                <w:t xml:space="preserve">D Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Raynal</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693739v1</w:t>
+                <w:t xml:space="preserve">hal-03692223v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steady and oscillatory flows generated by Eckart streaming in the two-dimensional Rayleigh-Bénard configuration</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chaotic mixing in an acoustically driven cavity flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Vincent</w:t>
+                <w:t xml:space="preserve">Jingang Qu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+                <w:t xml:space="preserve">Florence Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Physical Review Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (6), pp.064501. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2022.907⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/physrevfluids.7.064501⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03692223v2</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustic streaming enhanced mass transfer at a wall</w:t>
               </w:r>
@@ -741,77 +741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 172, pp.121090. </w:t>
@@ -1673,51 +1673,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Symposium Bifurcations and Instabilities in Fluid Dynamics (BIFD2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Edimbourg, United Kingdom</w:t>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UK Fluids Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Glasgow, United Kingdom</w:t>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1990,277 +1990,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04884655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Marcelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05382267v1</w:t>
+                <w:t xml:space="preserve">hal-04884777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration du transfert de masse à une interface liquide/solide à l’aide d’écoulements générés par des ultrasons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Experimental study of a helix-shaped flow driven by ultrasounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bjarne Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Benoît Ter-Ovanessian</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamda Ben Hadid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">14th European Fluid Mechanics Conference (EFMC14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Mechanics Society (Euromech), Sep 2022, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884777v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05382267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale d'un écoulement hélicoïdal entraîné par ultrasons</w:t>
               </w:r>
@@ -2298,51 +2298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole d'été thématique AcoustoFluidique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Porquerolles, France</w:t>
@@ -2410,51 +2410,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès des Jeunes Chercheurs en Mécanique (Méca-J)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2619,51 +2619,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flows driven by ultrasounds in liquids in a wall mass transfer enhancement perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouhayla El Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,271 +2770,271 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
+                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Miralles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04674347v2</w:t>
+                <w:t xml:space="preserve">hal-05322822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of acoustic streaming jets confined in cylindrical cavities</w:t>
+                <w:t xml:space="preserve">Phenomenology of laminar acoustic streaming jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bjarne Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Pothérat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322822v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04674347v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study of a helical acoustic streaming flow</w:t>
               </w:r>
@@ -3059,64 +3059,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Miralles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Henry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Botton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Pothérat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3327,51 +3327,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98EC7C85"/>
+    <w:nsid w:val="F2596F2C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3558,51 +3558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-miralles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4701-8609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172797470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/8/083001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann H&#233;rault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3630949]" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-miralles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4701-8609" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/172797470" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04457370v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Miralles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Albaric" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Brize" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarne Vincent" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcrysgro.2023.127362" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03943859v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaouad Benhamou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Jami" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Henry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00162-023-00676-9" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692223v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Henry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Vincent" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Botton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamda Ben Hadid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2022.907" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693739v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingang Qu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Raynal" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/physrevfluids.7.064501" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03179640v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouhayla El Ghani" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121090" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399112v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Plihon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Bourgoin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pinton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.012224" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02403649v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Pinton" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2015.294" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079009v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Faranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Odier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/8/083001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01079011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann H&#233;rault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Fauve" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gissinger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois P&#233;tr&#233;lis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.89.063023" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941503v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bonnefoy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.88.013002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140480v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gautier Verhille" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3630949]" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382279v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Kumar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382308v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884655v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Hadid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884777v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Marcelin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Ter-Ovanessian" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05383626v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05382315v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03422906v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885198v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322822v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04674347v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Poth&#233;rat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04230590v2" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00905076v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2013ENSL0841" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>