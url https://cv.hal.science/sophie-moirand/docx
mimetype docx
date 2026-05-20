--- v0 (2026-04-05)
+++ v1 (2026-05-20)
@@ -66,280 +66,2451 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraires discursifs d’une nomination : la santé publique en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, N° 231 (3), pp.25-41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lang.231.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210116v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayotte’s seismo-volcanic “crisis” in news accounts (2018–2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud H Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Vagueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Geosciences, Académie des sciences, Institut de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Tome 354 (n°52), pp.391 - 415. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03992795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Instants discursifs d'une pandémie sous l'angle des chiffres, des récits médiatiques et de la confiance (Essai)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Favart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Siletti Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Repères-Dorif. Autour du français : langues, cultures et plurilinguisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Repères Dorif n° 24, Constellations discursives en temps de pandémie, n° 24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04017698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">REGARDS MEDIATIQUES SUR LA COVID-19 : « INSTANTS DISCURSIFS » D'UNE PANDEMIE SOUS L'ANGLE DES CHIFFRES, DES RECITS MEDIATIQUES ET DE LA CONFIANCE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Linguasagem Université Fédérale Sao Carlos Brésil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Revista Linguasagem, v. 35 (35), pp.213-241</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04064663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l’analyse du discours française suivi de quelques réflexions sur une sémantique du discours en construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, revue Pratiques n° 185-186, 185-186, URL http://journals.openedition.pratiques/8721. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.8721⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04005307v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sémantique du discours « au travail » de l'actualité : éléments pour l'analyse du discours des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Heterotópica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Epistemologias das Analises de Discurso, volume 1 (numéro 1), p. 108-138. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14393/HTP-v1n1-2019-48518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04018376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire l'actualité dans les chaînes d'information continue et la presse d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Sens Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Questions d'actualité, 21-22, pp.175-197. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/csp.021.0175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01955362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le discontinu des catégories linguistiques confronté aux catégories et concepts des analyses du discours et au continu du déroulement de la parole &amp;quot;située&amp;quot;.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Garric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagy Marius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Titre du volume : Les Frontières du discours, Les frontières du discours (Issue 223), pp.49-70</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus Les petits corpus L'apport de petits corpus à la compréhension des faits d'actualité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corpus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'inégalité objectivisée à l'inégalité ressentie et aux peurs qu'elle suscite: les réfugiés pris au piège de l'identité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudios da Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Revista de Estudios da Linguagem, vol. 26 (n°3), p. 1015-1046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.26.3.1015-1046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471239v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nommer les événements à l'épreuve des mots et de la construction du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Langue Française, Stabilité et instabilité dans la production du sens : la nomination en discours (éd. Julien Longhi) (n° 188), p. 105-120</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471268v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Popular Science at the Crossroads of New Linguistic Spheres / A divulgação científica no cruzamento de novas esferas de atividade linguageira / La vulgarisation scientifique au croisement de nouvelles sphères d'activité langagière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Pordeus Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bakhtiniana - Revista de Estudos do Discurso</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11, pp.145 - 170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/2176-45732387⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trois notions à l'épreuve de la dimension morale du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pratiques : linguistique, littérature, didactique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Questions de morale. Éducation, discours, texte, 163-164, pp.DOI : 104000/Pratiques.2303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pratiques.2303⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">VERS DE NOUVELLES CONFIGURATIONS DISCURSIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les carnets du cediscor</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Les Carnets du Cediscor Presses Sorbonne nouvelle, Perméabilité des frontières entre l'ordinaire et le spécialisé dans les genres de discours (12), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cediscor.902⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'événement « saisi » par la langue et la communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, L'événement : du syntagme au discours, 2014-2 (63), DOI : 104000/praxématique.2362</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01472662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'hétérogénéité énonciative au fil du texte : la représentation des controverses dans les genres de l'information de la presse quotidienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arena Romanistica - Journal of Romance studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Dialogisme, hétérogénéité énonciative et polyphonie, 14, pp.140-165</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473726v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogisme : de la réception du concept à son appropriation en analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Le dialogisme : de l'histoire d'un concept à ses applications, 57/2011 publié le troisième trimestre 2013, p. 69-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01480856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre altération et reformulation, quelle place faire au dialogisme de Bakhtine dans les travaux de Jean Peytard ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Synergies Monde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Un hommage à Jean Peytard, précurseur de la linguistique du discours et de la didactique des langues, 10, p. 205-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01474560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des façons de nommer 'les jeunes' dans la presse quotidienne nationale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Langages (sous la direction de Jean-Pierre Goudailler et Philippe Gutton), Tome 27 (n°4), pp.907-919</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504093v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Article traduit de l'article original rédigé en français et qui a paru en 2007 dans la revue Corela (Cognition, Représentation, Langage) : &amp;quot;Discours, mémoires et contextes: à propos du fonctionnement de l'allusion dans la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Estudos da Língua(gem)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 6 (01), pp.7-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00551605v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des mots de la langue aux discours spécialisés, des acteurs sociaux à la part culturelle du langage : raisons et conséquences de ces déplacements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Tréguer-Felten</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASp - La revue du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Asp la revue du GERAS (Groupe d'étude et de recherche en anglais de spécialité), n° 51-52, p.7-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/asp.465⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01505858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le modèle du Cercle de Bakhtine à l'épreuve des genres de la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Linx</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Linguistiques des genres. Le programme de Bakhtine et ses perspectives contemporaines (Simon Bouquet et Sheila Vieira de Camargo Grillo éds), 56, pp.91-108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/linx.366⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discours, mémoires et contextes : à propos du fonctionnement de l'allusion dans la presse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORELA - COgnition, REprésentation, LAngage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Cognition, discours, contextes, HS-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/corela.1567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Responsabilité et énonciation dans la presse quotidienne : questionnements sur les observables et les catégories d'analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Énonciation et responsabilité dans les médias (Alain Rabatel &amp; Andrée Chauvin-Vileno éds), 22, p. 45-60</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01507353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre discours et mémoire: le dialogisme à l'épreuve de la presse ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Interdiscours et intertextualité dans les médias (Marc Bonhomme et Gilles Lugrin éds), 44, pp.39-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487226v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'impossible clôture des corpus médiatiques La mise au jour des observables entre catégorisation et contextualisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Approche critique des discours : constitution des corpus et construction des observables (Thérèse Jeanneret éd.), 40, pp.71-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01487209v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le dialogisme entre problématiques énonciatives et théories discursives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cahiers de praxématique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Aspects du dialogisme, 43, pp.189-220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évènement « naturel » aux discours et pratiques langagières dans le champ de la réduction des risques : Mayotte (2018 -2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud H Devès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Le Vagueresse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04159904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écriture inclusive entre langue, discours et société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rivera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04024940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction de l'événement dans la presse entre sémantique discursive, hétérogénéités énonciatives et inscription de l'émotion&amp;quot; Postface 2016 (version française, mars 2016) à la traduction en espagnol de l'ouvrage de Sophie Moirand &amp;quot;Les discours de la presse quotidienne. Observer, analyser, comprendre&amp;quot; (PUF, Paris, 2007, 2008, 2011, 2015, traduit en arabe au Liban en 2009). Buenos Aires, Prometeo, 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01476098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -349,2404 +2520,233 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La « crise » sismo-volcanique de Mayotte dans les récits d’actualité de la presse quotidienne (2018-2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud H Devès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Le Vagueresse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Maud H Devès</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoffrey Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crgeos.149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04159931v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A CONTRIBUIÇÃO DO PEQUENO CORPUS NA COMPREENSÃO DOS FATOS DA ATUALIDADE dans Revista Linguasagem V. 36</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moirand</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Curtti Gibin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...36 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Lourenço Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...87 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04031991v1</w:t>
-              </w:r>
-[...2169 lines deleted...]
-                <w:t xml:space="preserve">hal-01473910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2764,51 +2764,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrevista com Sophie Moirand: Análise de discursos comparativa e relações com o Brasil e a América Latina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camila Fernanda Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2861,77 +2861,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enciclopédia Discursiva da Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernanda Castelano Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Lourenço Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Leiser Baronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enciclopedia Discursiva da Covid-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2956,51 +2956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles catégories descriptives pour la mise au jour des genres du discours ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2003, Texte édité en ligne sur univ-lyon2.fr : icar.univ-lyon 2.fr S. Moirand - Study day entitled « les genres de l'oral » April 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3089,51 +3089,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Humberto Cláudio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciana Lessa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre Fédéral d'Education Technologique du Minas Gerais, Belo Horizonte, Brésil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vozes na pandemia 432 p</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Vozes na pandemia, 978-65-9724</w:t>
@@ -3156,242 +3156,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04025055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">En guise d'introduction. Bilan réflexif et prospectif à partir des publications de l'ADAL : concepts, notions et catégories pour l'analyse du discours politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Henry Hernandez-Bayter; Camila Moreira Cesar; Ailin Nacucchio. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Discours politiques et médiatiques en Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, 2021, Recherches Amériques latines, 978-2-343-24817-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Des exigences théoriques de la comparaison aux contingences d'un corpus particulier : &amp;quot;immigrationniste&amp;quot; dans un discours politique à vocation polémique dans Analyse du discours et comparaison : enjeux théoriques et méthodologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sheila Grillo Vieira de Camargo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Glushkova,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Lang; Collection Etudes contrastives (dir. Thomas Szende). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse du discours et comparaison : enjeux théoriques et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vol. (16), 2021, Collection Etudes constrastives, 978-2-8076-1680-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01982659v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des exigences théoriques de la comparaison aux contingences d'un corpus particulier : « immigrationniste » dans un discours politique à vocation polémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter LANG Éditions scientifiques internationales. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyse du discours et comparaison : enjeux théoriques et méthodologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 16 (S2), pp.391-415, 2021, Études contrastives, VoL 16, 918-2-8076-1680-6</w:t>
@@ -3414,355 +3414,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04003589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dire l'actualité aujourd'hui : éléments pour un parcours transdisciplinaire dans les discours des médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Donot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Églantine Samouth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yeny Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les médias en Amérique latine. Dire et construire l'actualité latino-américaine.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.21-41, 2020, Collection Recherches en Amériques latines, 978-2-343-20612-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Postfazione I discorsi della stampa quotidiana (traduction)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Paissa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorella Martinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I discorsi della stampa quotidiana</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carocci editore, 2020, I discorsii della stampa quotidiana, 978-88-430-9680-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">I discorsi della stampa quotidiana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola Paissa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorella Martinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I discorsi della stampa quotidiana Observare, analizzare, comprendere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Carocci editore, 2020, I discorsi della stampa quotidiana Osservare, analizzare, comprendere, 978-88-430-9680-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04005145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...201 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postface de l'ouvrage &amp;quot;Discours, identité et leadership présidentiel en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Morgan Donot, Christian Le Bart et Yeny Serrano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discours, identité et leadership présidentiel en Amérique latine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, sous la direction de Morgan Donot, Christian Le Bart et Yeny Serrano, </w:t>
@@ -3804,51 +3804,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thalassothérapie, thermalisme et bien-être : Du profil sémantique du mot bien-être aux portraits discursifs des publics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberta Pederzoli; Licia Reggiani; Laura Santone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Médias et bien-être. Discours et représentations </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, n° 32, </w:t>
@@ -3890,51 +3890,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre discours, langue et mémoire : une analyse de la communication médiatique comme discours verbal et visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires de Rennes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'analyse de discours. Sa place dans les sciences du langage et de la communication Hommage à Patrick Charaudeau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, L'analyse du discours sous la direction de Jean-Claude Soulages, 978-2-7535-4281-5</w:t>
@@ -3963,51 +3963,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage &amp;quot;Le discours politique identitaire dans les médias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le discours politique identitaire dans les médias Préface de Sophie Moirand</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4058,64 +4058,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les sens de l'événement&amp;quot; dans &amp;quot;Dire l'événement langage mémoire société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Londei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licia Reggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4157,51 +4157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface de l'ouvrage collectif &amp;quot;Chikungunya : la médiatisation d'une crise&amp;quot; Bernard Idelson et Gudrun Ledegen (éds)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chikungunya : la médiatisation d'une crise Presse, humour, communication politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4233,203 +4233,203 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01480315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discours sur la science et positionnement idéologique. Retour sur les notions de formation discursive et de mémoire discursive (version française du texte traduit et publié au Brésil)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pedro &amp; Joao Editores </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Análise de discurso : apontamentos para uma história da noçâo-conceito de formaçâo discursiva (Roberto Leiser Baronas Org.) Sao Carlos, Pedro e Joao Editores, 2007, p. 183-214 2e éd. revisada e ampliada, 2011, p. 247-282 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 247-282, 2011, 978-85-7993-061-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Du sens tel qu'il s'inscrit dans l'acte de nommer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanitas / Fapesp </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciências da linguagem e didatica das linguas </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p.165-180, 2011, Ciências da linguagem e didatica das linguas 978-85-7732-165-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du tournant discursif des années 1980 à la part culturelle du langage au travail : contribution à l'histoire du &amp;quot;français instrumental</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Humanitas / Fapesp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ciências da linguagem e didatica das linguas (Véronique Braun Dahlet coord.)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , p. 323-338, 2011, Ciências da linguagem e didatica das linguas</w:t>
@@ -4452,276 +4452,276 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le choc des discours dans la presse française : de la crise des banlieues à celle des universités (novembre 2005, mars 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">University of Adelaide Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Explorations and Encounters in French</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , p. 35-76, 2010, Explorations and Encounters in French (Edited by Jean Fornasiero and Colette Mrowa-Hopkins), 978-0-9806723-2-9 (electronic) \ 978-0-9806723-3-6 (paperback)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01504050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Retour sur une approche dialogique du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre d'études Linguistiques des Textes et des Discours (CELTED), Unviersité Paul Verlaine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La question polyphonique ou dialogique en sciences du langage sous la direction de Marion Colas-Blaise, Mohamed Kara, Laurent Perrin et André Petitjean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Collection recherches linguistiques (n°31), p.375-398, 2010, La question polyphonique ou dialogique en sciences du langage, 978-2-909498-05-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01503612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voix et représentations dans la presse quotidienne nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Michaël Abecassis, Gudrun Ledegen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Voix des Français Volume 1 à travers l'histoire, l'école et la presse (Michaël Abecassis et Gudrun Ledegen éds)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Volume 1 (93), Peter Lang AG, International Academic Publishers, p. 237-268, 2010, Collection Modern French Identities ISBN 978-3-0343-0170-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01504041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...71 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'éthique de la nomination à l'éthique de l'interprétation : autour du mot “otage” et de quelques autres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy Porquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4763,51 +4763,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un modèle dialogique de l'explication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hudelot C. Salazar Orvig A. Veneziano E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Explication : enjeux cognitifs et communicationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters Publishers, pp.77-88, 2008</w:t>
@@ -4836,51 +4836,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discursos sobre a ciência e posicionamentos ideológicos : retorno sobre as noçôes de formaçâo discursiva e de memória discursiva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Leiser Baronas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Análise do discurso : apontamentos para uma história da noçâoconceito de formaçâo discursiva</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Pedro e Joao Editore, pp.183-214, 2007</w:t>
@@ -4941,64 +4941,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Mortureux : un parcours entre langue et discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de lexicologie n° 116</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, p. 273-276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5077,76 +5077,76 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire l'événement. Langage, mémoire, société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Londei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Moirand</w:t>
+                <w:t xml:space="preserve">Sandrine Reboul-Touré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Licia Reggiani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Sorbonne Nouvelle. Publication sur OpenEdition Books : 09 avril 2019, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
@@ -5165,51 +5165,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours de la presse quotidienne. Observer, analyser, comprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">PUF, pp.192, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5396,51 +5396,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159904v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moirand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Vagueresse" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024940v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476098v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.149" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04031991v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curtti Gibin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210116v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.231.0025" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992795v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04017698v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Favart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Siletti Alia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04064663v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04005307v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8721" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04018376v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/HTP-v1n1-2019-48518" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01955362v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.021.0175" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01480325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagy Marius" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01909442v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471239v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.3.1015-1046" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471268v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01473666v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pordeus Ribeiro" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-45732387" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01472733v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2303" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01474681v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.902" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01473726v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01472662v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01480856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01474560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504093v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551605v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01505858v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.465" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01506006v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.366" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01507295v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1567" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01507353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487209v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01473910v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fernanda Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v35i2p214-233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04064507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Castelano Rodriguez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01507281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04025055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Augusto Braighi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Cl&#225;udio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lessa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01982659v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Grillo Vieira de Camargo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Glushkova," TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04004857v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04003589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04005145v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paissa" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Martinelli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04004791v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Samouth" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04075739v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01474669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01477179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01480248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Londei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Reggiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01480315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intercommunications.be" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01503526v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504115v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01503574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01503612v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504041v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504050v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Porquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04032122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10712-5.p.0273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210116v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moirand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reboul-Tour&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.231.0025" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992795v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud H Dev&#232;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Le Vagueresse" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Robert" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.149" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04017698v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Favart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Siletti Alia" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04064663v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04005307v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.8721" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04018376v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14393/HTP-v1n1-2019-48518" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01955362v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/csp.021.0175" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01480325v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Garric" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagy Marius" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01909442v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.26.3.1015-1046" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471268v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01473666v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Pordeus Ribeiro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2176-45732387" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01472733v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pratiques.2303" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01474681v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cediscor.902" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01472662v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01473726v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01480856v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01474560v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504093v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551605v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01505858v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Tr&#233;guer-Felten" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asp.465" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01506006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/linx.366" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01507295v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/corela.1567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01507353v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487226v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01487209v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01473910v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159904v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04024940v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rivera" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01476098v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04159931v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04031991v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Curtti Gibin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Louren&#231;o Costa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Fernanda Ribeiro" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2236-4242.v35i2p214-233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04064507v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Castelano Rodriguez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leiser Baronas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01507281v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04025055v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ant&#244;nio Augusto Braighi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Cl&#225;udio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciana Lessa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04004857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01982659v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sheila Grillo Vieira de Camargo" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Glushkova," TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04003589v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04004791v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Donot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;glantine Samouth" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yeny Serrano" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04075739v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Paissa" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorella Martinelli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04005145v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01474669v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471258v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.buponline.com" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01471741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01477179v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.harmattan.fr" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01480248v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Londei" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Licia Reggiani" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01480315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intercommunications.be" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504115v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01503526v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01503574v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504050v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01503612v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-01504041v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Porquier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551386v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551733v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-sorbonne-nouvelle.hal.science/hal-04032122v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10712-5.p.0273" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03613879v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00551377v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>