--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -72,6002 +72,6278 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (86)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (90)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Affacturage : pas de droit sur le montant de la TVA remboursé à l'adhérent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 2, pp.60-61 / GPL485y6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La monnaie électronique, 10 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2026, H-S, pp.10-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05006251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraudes aux virements : beaucoup de bruit pour rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.49-53 / 1331</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aval d'un billet à ordre : le doute profite au dirigeant de la société souscriptrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.51-52 / GPL471s0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'interdépendance entre un contrat de vente d'une centrale photovoltaïque et le contrat destiné à le financer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.59-60 / GPL476m5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crédit-bail : exclusion de l'ancien article L. 313-22 du Code monétaire et financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 1, pp.54-55 / GPL471s1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Aval d'un billet à ordre : le doute profite au dirigeant de la société souscriptrice</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque : pas de devoir de vigilance avant la remise à l'encaissement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.51-52 / GPL471s0</w:t>
+              <w:t xml:space="preserve">, 2025, 28, pp.45-46 / GPL481m1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de devoir de mise en garde au profit des sous-cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.58-59 / GPL481m2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fraude au virement : pas de remboursement en dehors des prévisions du Code monétaire et financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14, pp.39-42 / 1103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la résiliation d'un contrat de maintenance emporte la caducité d'un contrat de crédit-bail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.54-55 / GPL476l9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions quant à la date d'appréciation de la vocation professionnelle d'un compte courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.58-59 / GPL476l8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameçonnage : le payeur négligent sauvé par l'absence d'authentification forte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.57-58 / n° GPL458d4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions quant au délai de prescription de l'action contre l'avaliste d'un billet à ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.59 / GPL468i3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification de la date de souscription d'un billet à ordre et formalisme cambiaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.58-59 / GPL468i0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession Dailly : de la nécessité de produire le bordereau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18, pp.50-51 / GPL463s3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'opposabilité d'une clause attributive de juridiction à l'affactureur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.60-61 / GPL468h9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas demander la restitution du bien objet d'un contrat de crédit-bail constitue une faute du crédit-bailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.65-67 / n° GPL458d5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Location financière : rien de nouveau sous le soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18, pp.54-55 / GPL463v5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">De l'opposabilité d'une clause attributive de juridiction à l'affactureur</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assouplissement des règles de preuve en présence d'un chèque falsifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31, pp.60-61 / GPL468h9</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.46-47 / GPL445j0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions quant au délai de prescription de l'action contre l'avaliste d'un billet à ordre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la possibilité de recourir à un mandataire pour ouvrir et faire fonctionner le compte d'une association foncière urbaine libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31, pp.59 / GPL468i3</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.42-44 / GPL445i9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hameçonnage : le payeur négligent sauvé par l'absence d'authentification forte</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de délai pour demander les motifs de la rupture d'un concours financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.57-58 / n° GPL458d4</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.52-54 / GPL445j1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modification de la date de souscription d'un billet à ordre et formalisme cambiaire</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de bière : l'application du principe de proportionnalité à l'engagement de la sous-caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31, pp.58-59 / GPL468i0</w:t>
+              <w:t xml:space="preserve">, 2023, pp.50-52 / n° GPL455n9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cession Dailly : de la nécessité de produire le bordereau</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location financière : conditions de prise en compte du dol d'un tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18, pp.50-51 / GPL463s3</w:t>
+              <w:t xml:space="preserve">, 2023, 35, pp.49-50 / GPL455n6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ne pas demander la restitution du bien objet d'un contrat de crédit-bail constitue une faute du crédit-bailleur</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre de paiement falsifié : paiement non autorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.65-67 / n° GPL458d5</w:t>
+              <w:t xml:space="preserve">, 2023, 35, pp.46-47 / GPL455n4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Location financière : conditions de prise en compte du dol d'un tiers</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l'appréciation du caractère non averti d'une personne morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, GPL 31 oct. 2023, n° GPL455n6, pp.49-50</w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.49-51 / GPL450q3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assouplissement des règles de preuve en présence d'un chèque falsifié</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation quant à la portée du bordereau de cession de créances professionnelles dépourvu de date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.46-47 / GPL445j0</w:t>
+              <w:t xml:space="preserve">, 2023, pp.48-49 / GPL450q2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ordre de paiement falsifié : paiement non autorisé</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation de la relation contractuelle confrontée à la théorie générale et au droit spécial des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.335-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04128290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordereau de cession de créances : indifférence des modalités d'identification des créances cédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35, pp.46-47 / GPL455n4</w:t>
+              <w:t xml:space="preserve">, 2022, 36, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur l'appréciation du caractère non averti d'une personne morale</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat à impact social : un outil de performance extra-financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la date de réalisation d'un virement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.49-51 / GPL450q3</w:t>
+              <w:t xml:space="preserve">, 2022, 20, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la possibilité de recourir à un mandataire pour ouvrir et faire fonctionner le compte d'une association foncière urbaine libre</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle et le contrat – du mythe à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (8-9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une commune n'est pas un non-professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.42-44 / GPL445i9</w:t>
+              <w:t xml:space="preserve">, 2022, 4, 49-50 / GPL431p9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de délai pour demander les motifs de la rupture d'un concours financier</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordereau de cession de créances : indifférence des modalités d'identification des créances cédées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.52-54 / GPL445j1</w:t>
+              <w:t xml:space="preserve">, 2022, 36, pp.46-47 / GPL442b9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat de bière : l'application du principe de proportionnalité à l'engagement de la sous-caution</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions sur les modalités de recouvrement d'une créance de crédit de TVA cédée par bordereau Dailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.50-52 / n° GPL455n9</w:t>
+              <w:t xml:space="preserve">, 2022, 36, pp.47-49 / GPL442b8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Location financière : conditions de prise en compte du dol d'un tiers</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des limites du cautionnement simultané donné par deux conjoints communs en biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35, pp.49-50 / GPL455n6</w:t>
+              <w:t xml:space="preserve">, 2022, 4, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ordre de paiement falsifié : paiement non autorisé</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel quant aux effets de la cession de créances professionnelles à titre de garantie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, GPL 31 oct. 2023, n° GPL455n4, pp.46-47</w:t>
+              <w:t xml:space="preserve">, 2021, 5, pp.61-62 / GPL395v8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur l'appréciation du caractère non averti d'une personne morale</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'opposabilité des virements ordonnés par une entreprise en liquidation judiciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, GPL 13 juin 2023, n° GPL450q3, pp.49-51</w:t>
+              <w:t xml:space="preserve">, 2021, 36, pp.56-57 / GPL427q3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Confirmation quant à la portée du bordereau de cession de créances professionnelles dépourvu de date</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat et la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la portée des restrictions apportées à un aval consenti par une société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.48-49 / GPL450q2</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.62-63 / GPL422m3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.335</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de jeu : application aux chèques de casino et au-delà</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21, 57-58 / GPL422p1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des limites du cautionnement simultané donné par deux conjoints communs en biens</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour cesser d'être considéré comme débiteur, un compte doit redevenir créditeur durant 24 heures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.51</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.55 / GPL422m1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (8-9)</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise et la crise sanitaire - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bordereau de cession de créances : indifférence des modalités d'identification des créances cédé</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l'étendue de la garantie en cas de cautionnement d'une ouverture de crédit en compte courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.46</w:t>
+              <w:t xml:space="preserve">, 2021, 5, pp.63-64 / GPL395t6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameçonnage : retour de la preuve de la négligence grave</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.57-59 / GPL427q5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la date de réalisation d'un virement</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyageur sans billet est encore un voyageur ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.16-17 / LPA160k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un important revirement concernant l’effet exonératoire de la faute de la victime en matière de transport ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.13-16 / LPA160k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du paiement de la lettre de change égarée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20, pp.50</w:t>
+              <w:t xml:space="preserve">, 2021, 36, pp.62-63 / GPL427q6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une commune n'est pas un non-professionnel</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir ou être indemnisé, il faut choisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.11-13 / LPA160k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation d’information sur les formalités administratives à accomplir en cas de franchissement de frontières est une obligation précontractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.9-11 / LPA160k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application des règles relatives au TEG à un accord conclu par une collectivité locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, 49-50 / GPL431p9</w:t>
+              <w:t xml:space="preserve">, 2020, 8, pp.63-65 / GPL371k8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bordereau de cession de créances : indifférence des modalités d'identification des créances cédées</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion de fraude de nature à ouvrir l'action en responsabilité de l'auteur d'un soutien abusif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.46-47 / GPL442b9</w:t>
+              <w:t xml:space="preserve">, 2020, 36, pp.66-67 / GPL389e8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des précisions sur les modalités de recouvrement d'une créance de crédit de TVA cédée par bordereau Dailly</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal de commerce de Nanterre prend position sur la nature du prêt de bitcoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.47-49 / GPL442b8</w:t>
+              <w:t xml:space="preserve">, 2020, 21, pp.61-62 / GPL379z0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L’obligation d’information sur les formalités administratives à accomplir en cas de franchissement de frontières est une obligation précontractuelle</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture de crédit : la faute de la banque ne la prive pas de son droit de rompre ses concours sans préavis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.62-63 /GPL371k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA et contrats - Optimiser les potentialités de l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.22-25</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un crédit interentreprises peut constituer un acte de concurrence déloyale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.59-60 / GPL379y9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle dans l'entreprise - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 3 (dossier 12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le co-emprunteur d'un professionnel n'est pas un consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.67-68 / GPL389f0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation relative au TEG ne relève pas de la compétence du tribunal de la procédure collective de l'emprunteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.69-70 / GPL389f6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation du point de départ de l'action en responsabilité de la caution pour défaut de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.60-61 / GPL342j3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction du non-respect, par l'établissement de crédit, de l'obligation d'information annuelle de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.66-67 / GPL353x0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cessionnaire Dailly ne peut pas défendre à une action en résolution du contrat de vente à l'origine de la créance qui lui a été cédée Crédits aux entreprises Mobilisation de créances Cession de créances professionnelles Cession Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.59-60 / GPL361n6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créances professionnelles : pas de transmission de l'action directe de l'article L. 132-8 du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.58-59 / GPL361n5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du tribunal compétent pour connaître de l'action en remboursement d'un prêt consenti à un débiteur en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.66-67 / GPL353t1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rappel concernant le point de départ du délai de prescription des actions intentées contre l'établissement de crédit prêteur de deniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.60-61 / GPL361j6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un comité d’entreprise peut être qualifié de professionnel du tourisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Petites affiches</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 63, pp.9-11 / LPA160k7</w:t>
+              <w:t xml:space="preserve">, 2019, 37, pp.8-10 / LPA142v4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hameçonnage : retour de la preuve de la négligence grave</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet à ordre : la présence de deux dates de souscription équivaut à une absence de date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36, pp.57-59 / GPL427q5</w:t>
+              <w:t xml:space="preserve">, 2019, 7, pp.59-60 / GPL342j1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur l'étendue de la garantie en cas de cautionnement d'une ouverture de crédit en compte courant</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition de la directive relative aux voyages à forfait et aux prestations de voyage liées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.12-15 / LPA142v2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisateur bénévole n’est pas un vendeur de voyage à forfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.7-8 / LPA142v4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les professions réglementées dans la révolution numérique ? - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanchard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rappel sur les conditions du devoir de mise en garde du banquier dispensateur de crédit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.63-64 / GPL395t6</w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.62-63 / GPL314w0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'entreprise et la crise sanitaire - Introduction</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'inscription de l'emprunteur au RCS ne suffit pas à établir le caractère non professionnel du prêt qu'il a souscrit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.65-67 / GPL333t5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection pour les clients ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.23</w:t>
+              <w:t xml:space="preserve">, 2018, 3, pp.25-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exception de jeu : application aux chèques de casino et au-delà</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution du marché du droit - Quelle protection pour le client ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions sur l'obligation de mise en garde de la banque vis-à-vis des personnes morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, 57-58 / GPL422p1</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.63-64 / GPL324g6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la portée des restrictions apportées à un aval consenti par une société civile</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation se prononce sur les emprunts toxiques des collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.62-63 / GPL422m3</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.61-63 / GPL324g5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur l'opposabilité des virements ordonnés par une entreprise en liquidation judiciaire</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rappel quant à la preuve de la volonté d'effectuer une contre-passation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36, pp.56-57 / GPL427q3</w:t>
+              <w:t xml:space="preserve">, 2018, 8, pp.61 / GPL314v9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rappel quant aux effets de la cession de créances professionnelles à titre de garantie</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action en responsabilité pour défaut de mise en garde n'est pas soumise à l'article L. 650-1 du Code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.61-62 / GPL395v8</w:t>
+              <w:t xml:space="preserve">, 2018, 36, 67-68 / GPL333p9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrat et la crise sanitaire</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions sur la preuve de l'irrégularité du TEG dans le crédit accordé à un professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.68-69 / GPL333q1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Économie collaborative : alternative au capitalisme ou ubérisation de l'économie ? - Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5</w:t>
+              <w:t xml:space="preserve">, 2017, Dossier 10 (3), pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 21, pp.55 / GPL422m1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions sur l’étendue de l’obligation de sécurité de l’hôtelier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 228, pp.14-15 / LPA131f5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.16-17 / LPA160k7</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de responsabilité pour violation de l’obligation contractuelle de sécurité de l’agence de voyages au profit des victimes par ricochet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches, Gazette du Palais, La Loi, Le Quotidien juridique [Titre actuel : Petites affiches]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 229, pp.8-10 / LPA131f6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.13-16 / LPA160k7</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004499v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiations maison - L'exemple de la médiation bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 3, pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36, pp.62-63 / GPL427q6</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968839v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ESS au service de l'innovation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.11-13 / LPA160k7</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02200842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jurisassociations : le bimensuel des organismes sans but lucratif [Juris associations]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 522, pp.30-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.67-68 / GPL389f0</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le droit des procédures collectives prévaut sur les impératifs de protection des ressources halieutiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42-43, pp.1504</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.69-70 / GPL389f6</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Lamy Droit des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 92, pp.99-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, pp.66-67 / GPL389e8</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997764v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La directive DME 2 enfin transposée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 17, pp.1150-1157</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.63-65 / GPL371k8</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213540v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antennes-relais : que reste-t-il au juge judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 188 (44), pp.2978-2985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 21, pp.61-62 / GPL379z0</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antennes relais : que reste-t-il au juge judiciaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 44, pp.2978</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 3, pp.22-25</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02213297v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Convention européenne des droits de l'homme au secours des créanciers étrangers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recueil Dalloz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 38, pp.2591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...2427 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02211629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6077,2571 +6353,2761 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle générative et contrats – Les enjeux contractuels liés à l'utilisation de l'IA générative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence organisée par les éditions LexisNexis et l’Association française des juristes d’entreprise (AFJE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, éditions LexisNexis; Association française des juristes d’entreprise (AFJE), Jan 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05006320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître d'usage, un acteur de l'économie de la fonctionnalité et des communs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Chaire Sec "Économie de la fonctionnalité et de la coopération et Communs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05006335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’ubérisation des produits psychotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les psychotropes et le droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Idziak, Xavier; Brunet, Mégane, Oct 2024, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05006263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cyclotourisme, aspects de droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International « TOURISME et ITINERANCES : des expériences aux enjeux d’adaptation, de transformation et de soutenabilité » 13ème édition du Colloque pluridisciplinaire AsTRES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Rechercher et Enseignement en Tourisme (InREnT) – ULCO – Boulogne-sur-Mer, Dec 2024, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05006283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maître d'usage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire économie de la fonctionnalité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05006297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intelligence artificielle générative et contrats – Quels impacts en matière de propriété intellectuelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence organisée par les éditions LexisNexis et l’Association française des juristes d’entreprise (AFJE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions LexisNexis; Association française des juristes d’entreprise (AFJE), Jul 2024, Webinaire / Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05006314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Xavier Idziak; Mégane Brunet, Oct 2024, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artificial intelligence and contract</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence donnée en anglais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Huelva, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Huelva, Spain</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La monnaie électronique, 10 ans après sa consécration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le renouveau des modes de paiement - Monnaies, instruments, procédés et moyens de paiement : des banques aux FinTech</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Clermont Auvergne, Oct 2024, Clermont-Ferrand, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05006228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inteligencia artificial y contrato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence donnée en espagnol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Huelva, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Huelva, España</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589942v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et contrat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence organisée par les éditions LexisNexis et l’Association française des juristes d’entreprise (AFJE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Paris, France</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05006312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation de la relation contractuelle confrontée à la théorie générale et au droit spécial des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La digitalisation des relations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2022, Lille, France. pp.335-339</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2022, Lille, France. pp.335-339</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562176v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Las plataformas de la economía colaborativa, temas jurídicos actuales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Développement de l’économie numérique : défis juridiques » /« Desarollo de la economia digital : desafios juridicos »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Instituto Regional de Estudios Socioculturales (IRES)/ CONICET, May 2023, Online, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562186v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les difficultés inhérentes à la localisation des relations contractuelles digitalisées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La localisation des relations juridiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2023, Lille, France. pp.34-37</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Las plataformas de la economía colaborativa, temas jurídicos actuales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement de l’économie numérique : défis juridiques » /« Desarollo de la economia digital : desafios juridicos »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Instituto Regional de Estudios Socioculturales (IRES)/ CONICET, May 2023, Online, Francia</w:t>
+              <w:t xml:space="preserve">Conférence dispensée dans le cadre d'un échange Erasmus enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Huelva, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2023, Lille, France. pp.34-37</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562184v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'instrumentalisation de la responsabilité en droit bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La spécialisation de la responsabilité civile</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Ordre des Avocats du Barreau de Boulogne- sur-Mer, Nov 2020, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04561934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat à impact social : un outil de performance extra-financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des entreprises écoresponsables dans l'économie circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille (Université de Lille), France. pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés réelles conférant un droit de priorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés - Le bilan un an après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Ordre des avocats du Barreau de Boulogne-sur-Mer, Dec 2022, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharing economy platforms - current legal issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence dispensée en anglais dans le cadre du programme Erasmus enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Huelva, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat d'entreprise : quelles incidences dans le secteur de la promotion immobilière ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Réforme du Droit des contrats spéciaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04562182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille (Université de Lille), France. pp.49-57</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes de financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'activité des plateformes de courtage en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Moreil; Delphine Cocteau-Senn, Jun 2021, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Huelva, España</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04561936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat et la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise et la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, En distanciel, France. pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Ordre des Avocats du Barreau de Boulogne- sur-Mer, Nov 2020, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.43-54</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes d'intermédiation et obligation d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'activité des plateformes de courtage en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Université de Picardie Jules Verne - UPJV, Jun 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Ordre des avocats du Barreau de Boulogne-sur-Mer, Dec 2022, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et contrats, optimiser les potentialités de l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Huelva, Spain</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le référentiel environnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Demi-journée d'étude organisée par les doctorants du LARJ, Dec 2020, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Université de Picardie Jules Verne - UPJV, Jun 2021, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transgression de la norme bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contournement, évasion, optimisation : les normes en danger ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Moreil; Delphine Cocteau-Senn, Jun 2021, Boulogne sur Mer, France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04561929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du e-touriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TIT Tourisme Innovation Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, En distanciel, France. pp.35-39</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes et le tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : « Plateformes d’intermédiation numérique : de nouveaux acteurs, de nouveaux rôles ? Les plateformes, nouveaux acteurs, nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Cocteau-Senn, Nov 2019, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.22-25</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El derecho concursal francès - El desarollo de soluciones preventivas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence dispensée en espagnol dans le cadre d'une bourse Erasmus enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Huelva, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Demi-journée d'étude organisée par les doctorants du LARJ, Dec 2020, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04561937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une réponse aux dysfonctionnements : la mise en jeu de la responsabilité des magistrats ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De la liberté à la prison : Regards croisés sur la privation de liberté</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Barreau de Boulogne-sur-Mer, Oct 2014, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.217-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Delphine Cocteau-Senn, Nov 2019, Amiens (Université Picardie Jules Verne), France</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les médiations maison. L'exemple de la médiation bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La médiation au service de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Feb 2016, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.45-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.61-74</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le point de vue du droit commun : le droit du travail, un contrat spécial ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le contrat de travail à durée déterminé, un contrat spécial</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Barreau de l'ordre des avocats de Boulogne-sur-Mer, Nov 2015, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.25-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise de l'économie sociale et solidaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Feb 2015, Boulogne-sur-Mer, France. pp.30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Huelva, España</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562162v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport de synthèse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Droit des affaires à l'épreuve des difficultés économiques. L'exemple de SeaFrance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2014, Lille, France. pp.99-101</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Barreau de Boulogne-sur-Mer, Oct 2014, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.217-232</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ouverture du compte en banque en ligne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quel droit pour la banque en ligne ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre du Droit de l'Entreprise (CDE), Dec 2012, Faculté de Droit de Strasbourg, France. pp.21-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...344 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04562156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cahiers du LARJ n°3 : L'urgence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Idziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du LARJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3, 93 p., 2025, Actes du séminaire sur l’urgence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05566050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Cahiers du LARJ : N°1: La sanction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Megane Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Idziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du LARJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Cahiers du LARJ n°2 : la sécurité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Megane Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Idziak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers du LARJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, 241 p., 2024, La sécurité</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04769034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'ouverture d'un compte en banque en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banque &amp; Droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, HS, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8651,254 +9117,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit bancaire - 12e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dekeuwer Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 2022, Mémentos Dalloz. Série Droit privé, 9782247201921</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit bancaire - 11e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dekeuwer Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, pp.228, 2016, Mémentos Dalloz. Série Droit privé, 9782247130047</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit bancaire - 10e édition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francoise Dekeuwer Defossez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dekeuwer-Défossez, Françoise; Moreil, Sophie. Dalloz, 2010, Mémentos Dalloz. Série Droit privé, 9782247087839</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8908,760 +9374,764 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le cyclotourisme, aspects de droit privé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tourisme et Itinérances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05006284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ubérisation des produits psychotropes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brunet, Mégane; Idziak, Xavier. </w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les psychotropes et le droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L'Harmattan, A paraître</w:t>
+              <w:t xml:space="preserve">, Mare &amp; Martin, 2025, Droit &amp; Science Politique, 978-2-38600-167-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05006272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La cobertura institucional de la economía social y solidaria en Argentina y su comparación con la experiencia institucional de Francia. Entre fundamentos similares y procesos diferentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Torres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4° congreso del Gran Chaco Americano, « Territorio e innovación », 4 - 6 oct. 2023, Santiago de Estero, Argentina</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, inPress</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04453638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentalisation de la responsabilité en droit bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dumery, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La spécialisation de la responsabilité civile : [actes du colloque du 13 novembre 2020 organisé à l'Université du Littoral Côte d'Opale par le LARJ (EA 3603) et l'Ordre des avocats de Boulogne-sur-Mer]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, 2022, Colloques &amp; Essais, 9782370323439</w:t>
+              <w:t xml:space="preserve">, Institut Francophone pour la Justice et la Démocratie, pp.43-54, 2022, Colloques &amp; Essais, 9782370323439</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transgression de la norme bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laval, Sarah. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contournement, optimisation, évasion : les normes en danger ? : [actes du colloque organisé à l'Université du littoral Côte d'Opale, le 19 octobre 2018]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Universitaire Varenne, pp.61-74, 2019, Colloques &amp; Essais, 9782370322111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point de vue du droit commun : le contrat de travail, un contrat spécial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minet-Letalle, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrat de travail à durée déterminée, un contrat spécial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.25-53, 2016, 9782343099637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réponse aux dysfonctionnements : la mise en jeu de la responsabilité des magistrats ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minet-Letalle, Catherine; Carton, Olivier; Tachon, Raphaël. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la liberté à la prison : Regards croisés sur la privation de liberté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.217-232, 2016, 9782343084060</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'approche du droit commun : le contrat de travail, un contrat spécial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Minet-Letalle, Catherine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le contrat de travail à durée déterminée: un contrat spécial ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.25-53, 2016, 9782343099637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le traitement des antennes relais par le droit des biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dumery, Alexandre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les antennes-relais : actes du colloque organisé le 28 janvier 2011 à la Faculté libre de droit Campus Paris</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.157-176, 2013, Droit, société et risques, 9782343006970</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Droit bancaire et droit de la famille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dupuis, Michel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges en l'honneur de Françoise Dekeuwer-Défossez</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Montchrestien-Lextenso éditions, pp.517-535, 2012, 9782707617552</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03997815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9671,750 +10141,630 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avant-projet de réforme du droit des contrats spéciaux : le contenu du contrat d’entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avant-projet de réforme du droit des contrats spéciaux : le contrat d’entreprise - Présentation générale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03968785v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03968773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cession et nantissement de créances par remise d'un bordereau. – Loi Dailly du 2 janvier 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Stoufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-Classeur Banque, Crédit et Bourse, MAJ</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cession et nantissement de créances par remise d'un bordereau. – Loi Dailly du 2 janvier 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Stoufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-Classeur Droit bancaire et financier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 34 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cession et nantissement de créances par remise d'un bordereau. – Loi Dailly du 2 janvier 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Stoufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-Classeur Banque, Crédit et Bourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cession et nantissement de créances par remise d'un bordereau. – Loi Dailly du 2 janvier 1981</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Stoufflet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Juris-Classeur Banque, Crédit et Bourse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04314936v1</w:t>
-              </w:r>
-[...118 lines deleted...]
-                <w:t xml:space="preserve">hal-04563857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les obligations nées du contrat d'entreprise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université Paris 2 Panthéon-Assas, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03968900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId158"/>
+      <w:footerReference w:type="default" r:id="rId163"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10561,51 +10911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006214v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005879v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038168v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005874v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005875v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005877v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589939v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005876v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005873v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267023v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998741v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453677v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453663v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998749v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998733v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267019v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453681v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267027v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267041v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267014v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652939v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968807v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846399v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672582v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846412v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004316v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998761v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846405v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004456v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004324v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968801v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004334v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004336v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004350v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672596v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004459v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004320v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004457v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004362v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004360v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004366v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004414v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004404v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968816v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968810v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004447v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004481v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004474v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004469v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004479v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004463v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004438v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004465v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004486v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004493v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968826v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004483v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997778v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968829v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004490v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004491v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004496v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968836v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004501v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004499v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997771v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968842v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997764v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213540v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968898v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213297v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211629v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006320v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006335v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006283v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006297v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006314v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006263v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589941v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006228v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589942v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562176v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562186v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562182v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562175v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562184v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561934v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562183v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562185v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562178v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561936v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562174v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562173v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562180v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562171v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561929v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562181v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562168v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562164v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562162v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562159v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562156v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769034v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brunet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Idziak" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997754v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968905v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dekeuwer Defossez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968904v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968903v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006272v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453638v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Torres" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997791v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997787v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968893v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968894v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997800v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968896v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997815v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968785v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968773v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006219v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stoufflet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267105v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314937v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314936v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563857v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03968900v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006251v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brunet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Idziak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dekeuwer Defossez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Torres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stoufflet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03968900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>