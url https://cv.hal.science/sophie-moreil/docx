--- v1 (2026-04-15)
+++ v2 (2026-05-26)
@@ -106,5422 +106,5422 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La monnaie électronique, 10 ans après</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Banque &amp; Droit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, H-S, pp.10-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05006251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Affacturage : pas de droit sur le montant de la TVA remboursé à l'adhérent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 2, pp.60-61 / GPL485y6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05565461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, 2026, H-S, pp.10-15</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraudes aux virements : beaucoup de bruit pour rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 48, pp.49-53 / 1331</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Fraudes aux virements : beaucoup de bruit pour rien</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Crédit-bail : exclusion de l'ancien article L. 313-22 du Code monétaire et financier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.54-55 / GPL471s1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'interdépendance entre un contrat de vente d'une centrale photovoltaïque et le contrat destiné à le financer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.59-60 / GPL476m5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565445v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aval d'un billet à ordre : le doute profite au dirigeant de la société souscriptrice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1, pp.51-52 / GPL471s0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005879v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de devoir de mise en garde au profit des sous-cautions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.58-59 / GPL481m2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chèque : pas de devoir de vigilance avant la remise à l'encaissement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, pp.45-46 / GPL481m1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fraude au virement : pas de remboursement en dehors des prévisions du Code monétaire et financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Entreprise et affaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 48, pp.49-53 / 1331</w:t>
+              <w:t xml:space="preserve">, 2025, 14, pp.39-42 / 1103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Aval d'un billet à ordre : le doute profite au dirigeant de la société souscriptrice</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038168v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand la résiliation d'un contrat de maintenance emporte la caducité d'un contrat de crédit-bail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.51-52 / GPL471s0</w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.54-55 / GPL476l9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'interdépendance entre un contrat de vente d'une centrale photovoltaïque et le contrat destiné à le financer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565442v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions quant à la date d'appréciation de la vocation professionnelle d'un compte courant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.59-60 / GPL476m5</w:t>
+              <w:t xml:space="preserve">, 2025, 15, pp.58-59 / GPL476l8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Crédit-bail : exclusion de l'ancien article L. 313-22 du Code monétaire et financier</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05565438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location financière : rien de nouveau sous le soleil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1, pp.54-55 / GPL471s1</w:t>
+              <w:t xml:space="preserve">, 2024, 18, pp.54-55 / GPL463v5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Chèque : pas de devoir de vigilance avant la remise à l'encaissement</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005874v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameçonnage : le payeur négligent sauvé par l'absence d'authentification forte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.45-46 / GPL481m1</w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp.57-58 / n° GPL458d4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de devoir de mise en garde au profit des sous-cautions</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'opposabilité d'une clause attributive de juridiction à l'affactureur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 28, pp.58-59 / GPL481m2</w:t>
+              <w:t xml:space="preserve">, 2024, 31, pp.60-61 / GPL468h9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14, pp.39-42 / 1103</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions quant au délai de prescription de l'action contre l'avaliste d'un billet à ordre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.59 / GPL468i3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand la résiliation d'un contrat de maintenance emporte la caducité d'un contrat de crédit-bail</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modification de la date de souscription d'un billet à ordre et formalisme cambiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.54-55 / GPL476l9</w:t>
+              <w:t xml:space="preserve">, 2024, 31, pp.58-59 / GPL468i0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des précisions quant à la date d'appréciation de la vocation professionnelle d'un compte courant</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession Dailly : de la nécessité de produire le bordereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 15, pp.58-59 / GPL476l8</w:t>
+              <w:t xml:space="preserve">, 2024, 18, pp.50-51 / GPL463s3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hameçonnage : le payeur négligent sauvé par l'absence d'authentification forte</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ne pas demander la restitution du bien objet d'un contrat de crédit-bail constitue une faute du crédit-bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.57-58 / n° GPL458d4</w:t>
+              <w:t xml:space="preserve">, 2024, 2, pp.65-67 / n° GPL458d5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions quant au délai de prescription de l'action contre l'avaliste d'un billet à ordre</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04589937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Assouplissement des règles de preuve en présence d'un chèque falsifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31, pp.59 / GPL468i3</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.46-47 / GPL445j0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Modification de la date de souscription d'un billet à ordre et formalisme cambiaire</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998741v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Location financière : conditions de prise en compte du dol d'un tiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31, pp.58-59 / GPL468i0</w:t>
+              <w:t xml:space="preserve">, 2023, 35, pp.49-50 / GPL455n6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Cession Dailly : de la nécessité de produire le bordereau</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la possibilité de recourir à un mandataire pour ouvrir et faire fonctionner le compte d'une association foncière urbaine libre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18, pp.50-51 / GPL463s3</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.42-44 / GPL445i9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De l'opposabilité d'une clause attributive de juridiction à l'affactureur</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pas de délai pour demander les motifs de la rupture d'un concours financier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 31, pp.60-61 / GPL468h9</w:t>
+              <w:t xml:space="preserve">, 2023, 4, pp.52-54 / GPL445j1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ne pas demander la restitution du bien objet d'un contrat de crédit-bail constitue une faute du crédit-bailleur</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contrat de bière : l'application du principe de proportionnalité à l'engagement de la sous-caution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 2, pp.65-67 / n° GPL458d5</w:t>
+              <w:t xml:space="preserve">, 2023, pp.50-52 / n° GPL455n9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Location financière : rien de nouveau sous le soleil</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordre de paiement falsifié : paiement non autorisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 18, pp.54-55 / GPL463v5</w:t>
+              <w:t xml:space="preserve">, 2023, 35, pp.46-47 / GPL455n4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Assouplissement des règles de preuve en présence d'un chèque falsifié</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l'appréciation du caractère non averti d'une personne morale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.46-47 / GPL445j0</w:t>
+              <w:t xml:space="preserve">, 2023, 20, pp.49-51 / GPL450q3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la possibilité de recourir à un mandataire pour ouvrir et faire fonctionner le compte d'une association foncière urbaine libre</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation quant à la portée du bordereau de cession de créances professionnelles dépourvu de date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.42-44 / GPL445i9</w:t>
+              <w:t xml:space="preserve">, 2023, pp.48-49 / GPL450q2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pas de délai pour demander les motifs de la rupture d'un concours financier</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La digitalisation de la relation contractuelle confrontée à la théorie générale et au droit spécial des contrats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dalloz IP/IT : droit de la propriété intellectuelle et du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 06, pp.335-339</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04128290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des limites du cautionnement simultané donné par deux conjoints communs en biens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 4, pp.52-54 / GPL445j1</w:t>
+              <w:t xml:space="preserve">, 2022, 4, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Contrat de bière : l'application du principe de proportionnalité à l'engagement de la sous-caution</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03652939v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle et le contrat – du mythe à la réalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contrats Concurrence Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (8-9)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordereau de cession de créances : indifférence des modalités d'identification des créances cédé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.50-52 / n° GPL455n9</w:t>
+              <w:t xml:space="preserve">, 2022, 36, pp.46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Location financière : conditions de prise en compte du dol d'un tiers</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846399v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat à impact social : un outil de performance extra-financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue juridique de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 47 (1), pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la date de réalisation d'un virement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35, pp.49-50 / GPL455n6</w:t>
+              <w:t xml:space="preserve">, 2022, 20, pp.50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Ordre de paiement falsifié : paiement non autorisé</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846412v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une commune n'est pas un non-professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 35, pp.46-47 / GPL455n4</w:t>
+              <w:t xml:space="preserve">, 2022, 4, 49-50 / GPL431p9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur l'appréciation du caractère non averti d'une personne morale</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004316v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bordereau de cession de créances : indifférence des modalités d'identification des créances cédées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 20, pp.49-51 / GPL450q3</w:t>
+              <w:t xml:space="preserve">, 2022, 36, pp.46-47 / GPL442b9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Confirmation quant à la portée du bordereau de cession de créances professionnelles dépourvu de date</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03998761v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions sur les modalités de recouvrement d'une créance de crédit de TVA cédée par bordereau Dailly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.48-49 / GPL450q2</w:t>
+              <w:t xml:space="preserve">, 2022, 36, pp.47-49 / GPL442b8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 06, pp.335-339</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03846405v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’obligation d’information sur les formalités administratives à accomplir en cas de franchissement de frontières est une obligation précontractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.9-11 / LPA160k7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bordereau de cession de créances : indifférence des modalités d'identification des créances cédé</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rappel quant aux effets de la cession de créances professionnelles à titre de garantie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.46</w:t>
+              <w:t xml:space="preserve">, 2021, 5, pp.61-62 / GPL395v8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 47 (1), pp.49-57</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur l'opposabilité des virements ordonnés par une entreprise en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36, pp.56-57 / GPL427q3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur la date de réalisation d'un virement</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat et la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.35-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03672596v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hameçonnage : retour de la preuve de la négligence grave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 20, pp.50</w:t>
+              <w:t xml:space="preserve">, 2021, 36, pp.57-59 / GPL427q5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (8-9)</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004324v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Précisions sur l'étendue de la garantie en cas de cautionnement d'une ouverture de crédit en compte courant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.63-64 / GPL395t6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une commune n'est pas un non-professionnel</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'entreprise et la crise sanitaire - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5, pp.23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la portée des restrictions apportées à un aval consenti par une société civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, 49-50 / GPL431p9</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.62-63 / GPL422m3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bordereau de cession de créances : indifférence des modalités d'identification des créances cédées</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exception de jeu : application aux chèques de casino et au-delà</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.46-47 / GPL442b9</w:t>
+              <w:t xml:space="preserve">, 2021, 21, 57-58 / GPL422p1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des précisions sur les modalités de recouvrement d'une créance de crédit de TVA cédée par bordereau Dailly</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004334v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour cesser d'être considéré comme débiteur, un compte doit redevenir créditeur durant 24 heures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 36, pp.47-49 / GPL442b8</w:t>
+              <w:t xml:space="preserve">, 2021, 21, pp.55 / GPL422m1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Des limites du cautionnement simultané donné par deux conjoints communs en biens</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004345v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le voyageur sans billet est encore un voyageur ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.16-17 / LPA160k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004461v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un important revirement concernant l’effet exonératoire de la faute de la victime en matière de transport ferroviaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.13-16 / LPA160k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">À propos du paiement de la lettre de change égarée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 4, pp.51</w:t>
+              <w:t xml:space="preserve">, 2021, 36, pp.62-63 / GPL427q6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rappel quant aux effets de la cession de créances professionnelles à titre de garantie</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004320v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partir ou être indemnisé, il faut choisir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 63, pp.11-13 / LPA160k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La contestation relative au TEG ne relève pas de la compétence du tribunal de la procédure collective de l'emprunteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.61-62 / GPL395v8</w:t>
+              <w:t xml:space="preserve">, 2020, 36, pp.69-70 / GPL389f6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Retour sur l'opposabilité des virements ordonnés par une entreprise en liquidation judiciaire</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004360v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le co-emprunteur d'un professionnel n'est pas un consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36, pp.56-57 / GPL427q3</w:t>
+              <w:t xml:space="preserve">, 2020, 36, pp.67-68 / GPL389f0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le contrat et la crise sanitaire</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application des règles relatives au TEG à un accord conclu par une collectivité locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.63-65 / GPL371k8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Retour sur la notion de fraude de nature à ouvrir l'action en responsabilité de l'auteur d'un soutien abusif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36, pp.66-67 / GPL389e8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004366v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tribunal de commerce de Nanterre prend position sur la nature du prêt de bitcoins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21, pp.61-62 / GPL379z0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004404v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rupture de crédit : la faute de la banque ne la prive pas de son droit de rompre ses concours sans préavis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.62-63 /GPL371k7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004416v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IA et contrats - Optimiser les potentialités de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.35-39</w:t>
+              <w:t xml:space="preserve">, 2020, 3, pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">De la portée des restrictions apportées à un aval consenti par une société civile</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un crédit interentreprises peut constituer un acte de concurrence déloyale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.62-63 / GPL422m3</w:t>
+              <w:t xml:space="preserve">, 2020, 21, pp.59-60 / GPL379y9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Exception de jeu : application aux chèques de casino et au-delà</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'intelligence artificielle dans l'entreprise - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 3 (dossier 12)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transposition de la directive relative aux voyages à forfait et aux prestations de voyage liées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.12-15 / LPA142v2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004474v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rappel concernant le point de départ du délai de prescription des actions intentées contre l'établissement de crédit prêteur de deniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, 57-58 / GPL422p1</w:t>
+              <w:t xml:space="preserve">, 2019, 36, pp.60-61 / GPL361j6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Pour cesser d'être considéré comme débiteur, un compte doit redevenir créditeur durant 24 heures</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004447v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un comité d’entreprise peut être qualifié de professionnel du tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.8-10 / LPA142v4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004470v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’organisateur bénévole n’est pas un vendeur de voyage à forfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Petites affiches</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 37, pp.7-8 / LPA142v4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billet à ordre : la présence de deux dates de souscription équivaut à une absence de date</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 21, pp.55 / GPL422m1</w:t>
+              <w:t xml:space="preserve">, 2019, 7, pp.59-60 / GPL342j1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Sophie Moreil</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Confirmation du point de départ de l'action en responsabilité de la caution pour défaut de mise en garde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 7, pp.60-61 / GPL342j3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sanction du non-respect, par l'établissement de crédit, de l'obligation d'information annuelle de la caution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.66-67 / GPL353x0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le cessionnaire Dailly ne peut pas défendre à une action en résolution du contrat de vente à l'origine de la créance qui lui a été cédée Crédits aux entreprises Mobilisation de créances Cession de créances professionnelles Cession Dailly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.59-60 / GPL361n6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004436v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cession de créances professionnelles : pas de transmission de l'action directe de l'article L. 132-8 du Code de commerce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 36, pp.58-59 / GPL361n5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du tribunal compétent pour connaître de l'action en remboursement d'un prêt consenti à un débiteur en liquidation judiciaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21, pp.66-67 / GPL353t1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions sur la preuve de l'irrégularité du TEG dans le crédit accordé à un professionnel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36, pp.68-69 / GPL333q1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rappel sur les conditions du devoir de mise en garde du banquier dispensateur de crédit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.62-63 / GPL314w0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004493v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle place pour les professions réglementées dans la révolution numérique ? - Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Blanchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.23</w:t>
+              <w:t xml:space="preserve">, 2018, 3, pp.19</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Précisions sur l'étendue de la garantie en cas de cautionnement d'une ouverture de crédit en compte courant</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'absence d'inscription de l'emprunteur au RCS ne suffit pas à établir le caractère non professionnel du prêt qu'il a souscrit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 5, pp.63-64 / GPL395t6</w:t>
+              <w:t xml:space="preserve">, 2018, 36, pp.65-67 / GPL333t5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Hameçonnage : retour de la preuve de la négligence grave</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quelle protection pour les clients ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.25-29</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La révolution du marché du droit - Quelle protection pour le client ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de droit de l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3, pp.29-33</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03968829v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des précisions sur l'obligation de mise en garde de la banque vis-à-vis des personnes morales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36, pp.57-59 / GPL427q5</w:t>
+              <w:t xml:space="preserve">, 2018, 21, pp.63-64 / GPL324g6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.16-17 / LPA160k7</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004490v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Cour de cassation se prononce sur les emprunts toxiques des collectivités locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21, pp.61-63 / GPL324g5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 63, pp.13-16 / LPA160k7</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004491v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un rappel quant à la preuve de la volonté d'effectuer une contre-passation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gazette du Palais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8, pp.61 / GPL314v9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">À propos du paiement de la lettre de change égarée</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04004496v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'action en responsabilité pour défaut de mise en garde n'est pas soumise à l'article L. 650-1 du Code de commerce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 36, pp.62-63 / GPL427q6</w:t>
+              <w:t xml:space="preserve">, 2018, 36, 67-68 / GPL333p9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...2082 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04004488v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04004486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Économie collaborative : alternative au capitalisme ou ubérisation de l'économie ? - Introduction</w:t>
               </w:r>
@@ -7258,993 +7258,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04562177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le contrat d'entreprise : quelles incidences dans le secteur de la promotion immobilière ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Réforme du Droit des contrats spéciaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lille (Université de Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Las plataformas de la economía colaborativa, temas jurídicos actuales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence dispensée dans le cadre d'un échange Erasmus enseignant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Huelva, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04562184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat à impact social : un outil de performance extra-financière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Des entreprises écoresponsables dans l'économie circulaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Lille (Université de Lille), France. pp.49-57</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562175v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'instrumentalisation de la responsabilité en droit bancaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Moreil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La spécialisation de la responsabilité civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Ordre des Avocats du Barreau de Boulogne- sur-Mer, Nov 2020, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.43-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04561934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Lille (Université de Lille), France. pp.49-57</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les sûretés réelles conférant un droit de priorité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La réforme du droit des sûretés - Le bilan un an après</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Ordre des avocats du Barreau de Boulogne-sur-Mer, Dec 2022, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire de Recherche Juridique - LARJ; Ordre des avocats du Barreau de Boulogne-sur-Mer, Dec 2022, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharing economy platforms - current legal issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence dispensée en anglais dans le cadre du programme Erasmus enseignant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Huelva, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Huelva, Spain</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plateformes d'intermédiation et obligation d'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'activité des plateformes de courtage en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Université de Picardie Jules Verne - UPJV, Jun 2021, Boulogne-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Lille (Université de Lille), France</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562178v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes de financement participatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'activité des plateformes de courtage en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sophie Moreil; Delphine Cocteau-Senn, Jun 2021, Boulogne sur Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sophie Moreil; Delphine Cocteau-Senn, Jun 2021, Boulogne sur Mer, France</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04561936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le contrat et la crise sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'entreprise et la crise sanitaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, En distanciel, France. pp.35-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2021, En distanciel, France. pp.35-39</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intelligence artificielle et contrats, optimiser les potentialités de l'IA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'intelligence artificielle dans l'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.22-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale - ULCO; Université de Picardie Jules Verne - UPJV, Jun 2021, Boulogne-sur-Mer, France</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562173v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Propos conclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le référentiel environnemental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Demi-journée d'étude organisée par les doctorants du LARJ, Dec 2020, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université du Littoral Côte d'Opale; SKEMA Business School, Jan 2020, Lille, France. pp.22-25</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562180v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les plateformes et le tourisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude : « Plateformes d’intermédiation numérique : de nouveaux acteurs, de nouveaux rôles ? Les plateformes, nouveaux acteurs, nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Delphine Cocteau-Senn, Nov 2019, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Demi-journée d'étude organisée par les doctorants du LARJ, Dec 2020, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04562171v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transgression de la norme bancaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contournement, évasion, optimisation : les normes en danger ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.61-74</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France. pp.61-74</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04561929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La protection du e-touriste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Moreil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque TIT Tourisme Innovation Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Boulogne-sur-Mer (Université Littoral Côte d'Opale), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04562181v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">cea-04562171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">El derecho concursal francès - El desarollo de soluciones preventivas</w:t>
               </w:r>
@@ -10911,51 +10911,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565461v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006251v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005879v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006214v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565451v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565456v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589939v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005877v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005876v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005873v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005875v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589937v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005874v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998733v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846399v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672582v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846412v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968807v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004316v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998761v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846405v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652939v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004350v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004328v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672596v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004336v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004345v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004324v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004459v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004320v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004457v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004456v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004414v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004366v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004404v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004416v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968816v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004410v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968810v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004362v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004360v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004479v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004463v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004436v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004438v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004465v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004447v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004470v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004481v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004474v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004469v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968826v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004493v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004483v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997778v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968829v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004490v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004491v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004496v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004488v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004486v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562184v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561934v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562185v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562182v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561936v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562174v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562178v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561929v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562181v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562171v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brunet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Idziak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dekeuwer Defossez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Torres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stoufflet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03968900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006251v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Moreil" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565461v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565428v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006214v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565445v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005879v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038168v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565442v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565438v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005874v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589939v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005877v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005876v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005873v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267023v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998749v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998733v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267019v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267027v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267041v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267014v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04128290v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652939v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968807v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672582v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846412v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004316v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998761v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03846405v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004456v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004350v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004328v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03672596v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004324v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004353v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968801v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004336v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004334v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004345v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004461v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004320v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004457v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004360v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004414v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004366v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004404v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004416v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968816v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004410v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004474v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004447v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004470v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004481v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004479v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004463v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004436v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004486v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004493v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968826v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Blanchard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004483v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968829v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004490v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004491v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004496v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004488v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968836v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004501v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04004499v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02200842v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997771v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968842v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213540v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02213297v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02211629v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006320v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006335v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006263v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006283v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006297v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006314v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589941v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006228v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589942v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562176v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562186v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562177v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562175v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561934v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562178v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561936v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562174v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562173v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562180v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562171v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561929v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562181v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04561937v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562168v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562164v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562170v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562162v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04562156v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05566050v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megane Brunet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Idziak" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563857v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769034v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997754v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968905v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Dekeuwer Defossez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968904v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968903v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006284v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05006272v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453638v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Torres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997791v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968893v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968894v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968896v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03997815v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03968785v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006219v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Stoufflet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267105v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314937v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04314936v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03968900v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>