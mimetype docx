--- v0 (2026-03-21)
+++ v1 (2026-04-12)
@@ -177,10847 +177,11249 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (85)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">L’énigme du calice dans Bouvard et Pécuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2026.2620342⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.125 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2026.1425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546489v1</w:t>
+                <w:t xml:space="preserve">hal-05545776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énigme du calice dans Bouvard et Pécuchet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 10, pp.125 - 141. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2026.1425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2026.2620342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545776v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The historical connection of the Arctic and Qinghai–Tibet Plateau floras and their asynchronous diversification in response to Cenozoic climate cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362792v1</w:t>
+                <w:t xml:space="preserve">hal-05546487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical connection of the Arctic and Qinghai–Tibet Plateau floras and their asynchronous diversification in response to Cenozoic climate cooling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546487v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2465049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546492v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cornucopia of diversity - Ranunculales as a model lineage</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plumerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erad492⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04373833v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 170 (1), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2178072⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 171 (1), pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2024.2317624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519741v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A cornucopia of diversity - Ranunculales as a model lineage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (7), pp.1800-1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erad492⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677124v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04373833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.961906⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 170 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2023.2178072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03838019v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04519741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Developmental Processes and Selective Pressures Shaping Aperture Pattern in Angiosperms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+                <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schönenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Pamperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/Plants11030357⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.961906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.961906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843834v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04174202v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03677124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refined Interpretation of the Pistillate Flower in Ceratophyllum Sheds Fresh Light on Gynoecium Evolution in Angiosperms</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A Review of the Developmental Processes and Selective Pressures Shaping Aperture Pattern in Angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2022.868352⟩</w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Developmental and Genetic Mechanisms of Floral Structure, 11 (3), pp.357. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/Plants11030357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889718v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03843834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmine Claudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2051949⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1055196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889762v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04174202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colourful life of flowers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Refined Interpretation of the Pistillate Flower in Ceratophyllum Sheds Fresh Light on Gynoecium Evolution in Angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry D Sokoloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena S El</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena V Pechenyuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1839789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2022.868352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024258v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 169 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2051949⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957360v1</w:t>
+                <w:t xml:space="preserve">hal-03889762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 168, pp.1 - 2. </w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195 (3), pp.485-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1888403⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889767v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical note on the taxonomy of the genus Delphinium L. (Ranunculaceae) with an amended description of its floral morphology</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The colourful life of flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adansonia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5252/adansonia2021v43a2⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1839789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03182014v1</w:t>
+                <w:t xml:space="preserve">hal-03024258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptome Analysis Reveals Putative Target Genes of APETALA3-3 During Early Floral Development in Nigella damascena L.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.660803⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 168, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2021.1888403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03312790v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+                <w:t xml:space="preserve">Historical note on the taxonomy of the genus Delphinium L. (Ranunculaceae) with an amended description of its floral morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t>
+              <w:t xml:space="preserve">Adansonia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5252/adansonia2021v43a2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640894v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03182014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Transcriptome Analysis Reveals Putative Target Genes of APETALA3-3 During Early Floral Development in Nigella damascena L.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.660803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889769v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03312790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does urbanization affect the reproductive characteristics and ecological affinities of street plant communities?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colas</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.5539⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282032v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00018⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194 (1), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02332752v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small but powerful: The importance of French community gardens for residents</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine C. Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02323620v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02332752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral morphology as the main driver of flower-feeding insect occurrences in the Paris region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">How does urbanization affect the reproductive characteristics and ecological affinities of street plant communities?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-018-0759-5⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.9977-9989. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496956v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Small but powerful: The importance of French community gardens for residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2019.1583831⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304089v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02323620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing the impact of morphological rate heterogeneity on ancestral state reconstruction of five floral traits in angiosperms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Floral morphology as the main driver of flower-feeding insect occurrences in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-27750-1⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.585-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-018-0759-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889705v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the 21st century botanist: &amp;quot;What is a flower?&amp;quot; 6. The evo-devo of floral symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élisabeth Dodinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 164 (3), pp.193-196. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1358664⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 166 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2019.1583831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618748v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Testing the impact of morphological rate heterogeneity on ancestral state reconstruction of five floral traits in angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schönenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauquet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.9473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-27750-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615511v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 164, pp.291 - 292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1399243⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 164, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1284736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889795v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzz in Paris: flower production and plant–pollinator interactions in plants from contrasted urban and rural origins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colas</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-017-9993-7⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496938v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Buzz in Paris: flower production and plant–pollinator interactions in plants from contrasted urban and rural origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1284736⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.513-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9993-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889788v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.291 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1399243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629384v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Myreya Pinedo Castro</w:t>
+                <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/692764⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (3), pp.367-378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889805v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional callose deposits are located at the future apertural regions in sulcate, ulcerate, porate, colporate, colpate and syncolpate pollen grains</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myreya Pinedo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/bow003⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178, pp.546 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/692764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889835v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Additional callose deposits are located at the future apertural regions in sulcate, ulcerate, porate, colporate, colpate and syncolpate pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw219⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183 (2), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/bow003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604349v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Letter to the 21st century botanist: &amp;quot;What is a flower?&amp;quot; 6. The evo-devo of floral symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (3), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1358664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889844v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The palm family (Arecaceae): a microcosm of sexual system evolution</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Endress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12440⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401208v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reprint of “Ranunculacean flower terata: Records, a classification, and some clues about floral developmental genetics and evolution”</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flora</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.flora.2016.04.010⟩</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 302 (4), pp.419 - 431. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04421558v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The palm family (Arecaceae): a microcosm of sexual system evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alapetite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Tregear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Barfod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Phytomorphology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (2), pp.376-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633677v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03401208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perianth symmetry changed at least 199 times in angiosperm evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reprint of “Ranunculacean flower terata: Records, a classification, and some clues about floral developmental genetics and evolution”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Flora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 221, pp.54-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.flora.2016.04.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12705/655.1⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03889838v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zygomorphy evolved from disymmetry in Fumarioideae (Papaveraceae, Ranunculales): new evidence from an expanded molecular phylogenetic framework</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+                <w:t xml:space="preserve">Perianth symmetry changed at least 199 times in angiosperm evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcv020⟩</w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.945 - 964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12705/655.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02630778v1</w:t>
+                <w:t xml:space="preserve">hal-03889838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilian Eggers</w:t>
+                <w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/BOJ.12232⟩</w:t>
+              <w:t xml:space="preserve">Modern Phytomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.75-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04429849v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Paula Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eudes Stiehl-Alves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Burchardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 177 (1), pp.27-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12232⟩</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/BOJ.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889856v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+                <w:t xml:space="preserve">Zygomorphy evolved from disymmetry in Fumarioideae (Papaveraceae, Ranunculales): new evidence from an expanded molecular phylogenetic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlie Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (6), pp.895-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcv020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204203v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phylogenetic analysis of palm subtribe Archontophoenicinae (Arecaceae) based on 14 DNA regions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Pintaud</w:t>
+                <w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Udron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 175 (4), pp.469-481. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12179⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 178 (4), pp.608 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231198v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity and evolution of microsporogenesis in Bromeliaceae</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes Stiehl-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Burchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Eggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 176 (1), pp.36-45. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12191⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 177 (1), pp.27-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421556v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of stamen number in Ptychospermatinae (Arecaceae): Insights from a new molecular phylogeny of the subtribe</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">A phylogenetic analysis of palm subtribe Archontophoenicinae (Arecaceae) based on 14 DNA regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Asmussen-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Pintaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 76, pp.227-240. </w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 175 (4), pp.469-481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ympev.2014.02.026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boj.12179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04421551v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03231198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specific Duplication and Dorsoventrally Asymmetric Expression Patterns of Cycloidea-Like Genes in Zygomorphic Species of Ranunculaceae</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Diversity and evolution of microsporogenesis in Bromeliaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095727⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 176 (1), pp.36-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421552v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of stamen number in Ptychospermatinae (Arecaceae): Insights from a new molecular phylogeny of the subtribe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Alapetite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 76, pp.227-240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ympev.2014.02.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421555v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining phylogenetic and syntenic analyses for understanding the evolution of TCP ECE genes in eudicots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Specific Duplication and Dorsoventrally Asymmetric Expression Patterns of Cycloidea-Like Genes in Zygomorphic Species of Ranunculaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074803⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 9 (4), pp.e95727. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0095727⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650199v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASYMMETRIC MORPHOGENETIC CUES ALONG THE TRANSVERSE PLANE: SHIFT FROM DISYMMETRY TO ZYGOMORPHY IN THE FLOWER OF FUMARIOIDEAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Dutheil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 100 (2), pp.391 - 402. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3732/ajb.1200376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Toghranegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 112 (1), pp.135 - 139. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral rewards in the tribe Sisyrinchieae (Iridaceae): oil as an alternative to pollen and nectar?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining phylogenetic and syntenic analyses for understanding the evolution of TCP ECE genes in eudicots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Chauveau</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00497-012-0196-1⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04421550v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oil-producing flowers within the Iridoideae (Iridaceae): evolutionary trends in the flowers of the New World genera</w:t>
+                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Chauveau</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Z. Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 110 (3), pp.713-729. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcs134⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04267983v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between pollen aperture pattern and callose deposition in late tetrad stage in three species producing atypical pollen grains</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Floral rewards in the tribe Sisyrinchieae (Iridaceae): oil as an alternative to pollen and nectar?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Silvério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1000195⟩</w:t>
+              <w:t xml:space="preserve">Sexual Plant Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (4), pp.267-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00497-012-0196-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648726v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of oil-producing trichomes in Sisyrinchium (Iridaceae): insights from the first comprehensive phylogenetic analysis of the genus.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Oil-producing flowers within the Iridoideae (Iridaceae): evolutionary trends in the flowers of the New World genera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana T Souza-Chies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (8), pp.1287-312. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr080⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 110 (3), pp.713-729. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcs134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855940v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04267983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Successive microsporogenesis affects pollen aperture pattern in the tam mutant of Arabidopsis thaliana</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Brisset</w:t>
+                <w:t xml:space="preserve">Evolution of oil-producing trichomes in Sisyrinchium (Iridaceae): insights from the first comprehensive phylogenetic analysis of the genus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Eggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Silvério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 107 (8), pp.1421 - 1426. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr074⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 107 (8), pp.1287-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02645395v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Floral Symmetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Correlation between pollen aperture pattern and callose deposition in late tetrad stage in three species producing atypical pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2296(10)54003-5⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421548v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of tetrad shape and intersporal callose wall formation on pollen aperture pattern ontogeny in two eudicot species</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Successive microsporogenesis affects pollen aperture pattern in the tam mutant of Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Prigent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Brisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 106 (4), pp.557 - 564. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq152⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 107 (8), pp.1421 - 1426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr074⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658464v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02645395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and function of a new pollen aperture pattern in angiosperms: The proximal sulcus of Tillandsia leiboldiana (Bromeliaceae)</w:t>
+                <w:t xml:space="preserve">The influence of tetrad shape and intersporal callose wall formation on pollen aperture pattern ontogeny in two eudicot species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (2), pp.365-368. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106 (4), pp.557 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.0900264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922494v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Establishment of zygomorphy on an ontogenic spiral and evolution of perianth in the tribe Delphinieae (Ranunculaceae)</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Formation and function of a new pollen aperture pattern in angiosperms: The proximal sulcus of Tillandsia leiboldiana (Bromeliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 104 (5), pp.809-822. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (2), pp.365-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcp162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0900264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421539v1</w:t>
+                <w:t xml:space="preserve">hal-03922494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative analysis of pollinator type and pollen ornamentation in the Araceae and the Arecaceae, two unrelated families of the monocots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Evolution of Floral Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Research Notes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-145⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Advances in Botanical Research, 54, pp.85-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2296(10)54003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421546v1</w:t>
+                <w:t xml:space="preserve">hal-04421548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of floral symmetry: a state of the art</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Establishment of zygomorphy on an ontogenic spiral and evolution of perianth in the tribe Delphinieae (Ranunculaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crvi.2008.07.011⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 104 (5), pp.809-822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcp162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421545v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A comparative analysis of pollinator type and pollen ornamentation in the Araceae and the Arecaceae, two unrelated families of the monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.0800110⟩</w:t>
+              <w:t xml:space="preserve">BMC Research Notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2 (1), pp.145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1756-0500-2-145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00338298v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Perianth and Stamen Characteristics with Respect to Floral Symmetry in Ranunculales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of floral symmetry: a state of the art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm041⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 332 (2-3), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crvi.2008.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421538v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Microsporogenesis in Palms (Arecaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId143" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol A. Furness</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/518265⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 95 (11), pp.1426-1436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0800110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421536v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00338298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of Microsporogenesis in Palms (Arecaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Asmussen-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1525-142X.2007.00183.x⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (6), pp.877-888. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/518265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04154400v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the microsporogenesis of monosulcate palm pollen</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Evolution of Perianth and Stamen Characteristics with Respect to Floral Symmetry in Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2006.00525.x⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (3), pp.631-640. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421535v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Ressayre</w:t>
+                <w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Laurin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t>
+              <w:t xml:space="preserve">Evolution &amp; Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1525-142X.2007.00183.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154387v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+                <w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5642/aliso.20062201.16⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154379v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variations in the microsporogenesis of monosulcate palm pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Ressayre</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 151 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2006.00525.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04421523v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐meiotic cytokinesis and pollen aperture pattern ontogeny: comparison of development in four species differing in aperture pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+                <w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5642/aliso.20062201.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.92.4.576⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421531v1</w:t>
+                <w:t xml:space="preserve">hal-04154379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421529v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119356v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-520. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId273" w:history="1">
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421533v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675473v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulate evolution in kiwifruit (Actinidia, Actinidiaceae) identified by comparing their maternal and paternal phylogenies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Post‐meiotic cytokinesis and pollen aperture pattern ontogeny: comparison of development in four species differing in aperture pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 91 (5), pp.736-747</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 92 (4), pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.92.4.576⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682391v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships among Passiflora species based on the glutamine synthetase nuclear gene expressed in chloroplast (ncpGS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Yockteng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 31 (1), pp.379-396. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00277-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00277-X⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrageneric phylogenies: a comparison of chloroplast-expressed glutamine synthetase, cytosol-expressed glutamine synthetase and cpDNA maturase K in Passiflora</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Reticulate evolution in kiwifruit (Actinidia, Actinidiaceae) identified by comparing their maternal and paternal phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91 (5), pp.736-747</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04421527v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships among pansies ( Viola section Melanium ) investigated using ITS and ISSR markers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Infrageneric phylogenies: a comparison of chloroplast-expressed glutamine synthetase, cytosol-expressed glutamine synthetase and cpDNA maturase K in Passiflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00606-003-0045-7⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (1), pp.397-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00276-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421525v1</w:t>
+                <w:t xml:space="preserve">hal-04421527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships among pansies (Viola section Melanium) investigated using ITS and ISSR markers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00132864v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The evolution of pollen heteromorphism inViola: A phylogenetic approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId298" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships among pansies (Viola section Melanium) investigated using ITS and ISSR markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yockten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">I. Dajoz</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mansion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2000, 223 (3-4), pp.155-171. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 241, pp.153-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04421516v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic analysis of Iridaceae with parsimony and distance methods using the plastid generps4</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Relationships among pansies ( Viola section Melanium ) investigated using ITS and ISSR markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Jr Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mansion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1997, 204 (1-2), pp.109-123. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/BF00982535⟩</w:t>
+              <w:t xml:space="preserve">, 2003, 241 (3-4), pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-003-0045-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421524v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Phylogenetic Analysis of Monocotyledons Based on the Chloroplast Gene rps4, Using Parsimony and a New Numerical Phenetics Method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The evolution of pollen heteromorphism inViola: A phylogenetic approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">B. Lejeune</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Creach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dajoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1006/mpev.1995.1024⟩</w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 223 (3-4), pp.155-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00985276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421513v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The chloroplast generps 4 as a tool for the study of Poaceae phylogeny</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic analysis of Iridaceae with parsimony and distance methods using the plastid generps4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Besin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 204 (1-2), pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BF00982535⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Phylogenetic Analysis of Monocotyledons Based on the Chloroplast Gene rps4, Using Parsimony and a New Numerical Phenetics Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bittar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 4 (3), pp.257-282. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1006/mpev.1995.1024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421513v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The chloroplast generps 4 as a tool for the study of Poaceae phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Bajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Lejeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1994, 191 (1-2), pp.27-38. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/BF00985340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
-              <w:r>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Petal evolution and morphogenesis in Ranunculaceae.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schönenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Pamperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Madrid, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques reproductives des communautés de plantes des rues le long d'un gradient d'urbanisation en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupement De Recherche POLLINisation, réseaux d’interaction et fonctionnalité des ÉCOsystèmes (GDR Pollinéco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (3)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Grevillea junipera</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Presqu'ile de Giens, France</w:t>
+              <w:t xml:space="preserve">Euro Evo Devo meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04336830v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turkish endemic Pseudodelphinium turcicum (Ranunculaceae): an unusual population of Delphinium with peloric flowers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
+                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Grevillea junipera</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXth International Botanical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
+              <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Presqu'ile de Giens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03944478v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04336830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Turkish endemic Pseudodelphinium turcicum (Ranunculaceae): an unusual population of Delphinium with peloric flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIXth International Botanical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03944478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Floral diversity in Ranunculaceae and genetic control of perianth development in Nigella damascena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’IFR87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04337547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11027,146 +11429,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Symmetry in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène L Citerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.1 - 18, 2017, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-33038-9_59-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11176,161 +11578,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botascopia: a digital setup for generating low tech plant field guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Alcolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Atlan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Aubriot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathurin Bellot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05419216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId334"/>
+      <w:footerReference w:type="default" r:id="rId340"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11398,51 +11800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3DEB5DC4"/>
+    <w:nsid w:val="5B4AFCD9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11629,51 +12031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-nadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078839017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188478585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843834v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Albert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prieu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Plants11030357" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D Sokoloff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S El" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Pechenyuk" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.868352" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024258v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1839789" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282032v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5539" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0759-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304089v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1583831" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889705v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27750-1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618748v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1358664" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1399243" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496938v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9993-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889788v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1284736" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Toghranegar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03401208v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alapetite" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baker" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tregear" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barfod" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12440" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421558v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.04.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PK383VQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889838v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/655.1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630778v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Poullain" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv020" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04429849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Moraes" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Chies" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Stiehl-Alves" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Burchardt" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eggers" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BOJ.12232" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV73P78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889856v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12232" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231198v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Asmussen-Lange" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pintaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12179" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421556v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12191" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421551v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.02.026" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD171SZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421555v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toghranegar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct104" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650199v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074803" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646106v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutheil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200376" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Toghranegar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421550v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Silv&#233;rio" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauveau" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-012-0196-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6W52F3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04267983v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T Souza-Chies" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs134" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648726v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000195" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855940v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr080" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645395v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr074" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421548v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)54003-5" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658464v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq152" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922494v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900264" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421539v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp162" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421546v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-145" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421545v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.011" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421538v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm041" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421536v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Harley" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518265" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421535v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2006.00525.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421531v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.92.4.576" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119356v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricroch" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g05-017" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421533v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yockteng" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421520v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00277-X" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZJS3DH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421527v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00276-8" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6KD4X0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421525v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jr Ballard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mansion" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dajoz" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-003-0045-7" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XZRWCGT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132864v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockten" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ballard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421516v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creach" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985276" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X46XJ477-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421524v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittar" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carter" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00982535" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X12SG011-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421513v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bittar" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lejeune" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1995.1024" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR224MLX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421521v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bajon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985340" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z1RV9DXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184073v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337547v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-nadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078839017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188478585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Plants11030357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D Sokoloff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S El" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Pechenyuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.868352" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1839789" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0759-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1583831" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27750-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1284736" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9993-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1399243" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Toghranegar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1358664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03401208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alapetite" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tregear" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barfod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12440" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.04.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PK383VQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/655.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04429849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Moraes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Chies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Stiehl-Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Burchardt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eggers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BOJ.12232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV73P78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Poullain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Asmussen-Lange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pintaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12191" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.02.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD171SZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutheil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200376" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Toghranegar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct104" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074803" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toghranegar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Silv&#233;rio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-012-0196-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6W52F3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04267983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T Souza-Chies" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr080" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr074" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658464v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq152" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900264" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)54003-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp162" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Harley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518265" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421535v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2006.00525.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricroch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g05-017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yockteng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.92.4.576" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00277-X" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZJS3DH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421527v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00276-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6KD4X0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockten" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ballard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mansion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421525v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jr Ballard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dajoz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-003-0045-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XZRWCGT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985276" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X46XJ477-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421524v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00982535" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X12SG011-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bittar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lejeune" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1995.1024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR224MLX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bajon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985340" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z1RV9DXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184073v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337547v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>