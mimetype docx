--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -211,698 +211,698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énigme du calice dans Bouvard et Pécuchet</w:t>
+                <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Tannier</w:t>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Castellan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2026.1425⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2026.2620342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05545776v1</w:t>
+                <w:t xml:space="preserve">hal-05546489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’énigme du calice dans Bouvard et Pécuchet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 173 (1), pp.1-2. </w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.125 - 141. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2026.2620342⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2026.1425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546489v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05545776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The historical connection of the Arctic and Qinghai–Tibet Plateau floras and their asynchronous diversification in response to Cenozoic climate cooling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plumerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546487v1</w:t>
+                <w:t xml:space="preserve">hal-05362792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546492v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 172 (1), pp.1-2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2465049⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561987v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2465049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05362792v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 171 (1), pp.1 - 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -988,51 +988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (7), pp.1800-1822. </w:t>
@@ -1070,64 +1070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1161,77 +1161,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Schönenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1308,64 +1308,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Timothée Bastide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1393,295 +1393,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Developmental Processes and Selective Pressures Shaping Aperture Pattern in Angiosperms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Albert</w:t>
+                <w:t xml:space="preserve">Carmine Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Developmental and Genetic Mechanisms of Floral Structure, 11 (3), pp.357. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1055196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/Plants11030357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843834v1</w:t>
+                <w:t xml:space="preserve">hal-04174202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the Developmental Processes and Selective Pressures Shaping Aperture Pattern in Angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Claudot</w:t>
+                <w:t xml:space="preserve">Beatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+                <w:t xml:space="preserve">Charlotte Prieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1055196. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Developmental and Genetic Mechanisms of Floral Structure, 11 (3), pp.357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/Plants11030357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174202v1</w:t>
+                <w:t xml:space="preserve">hal-03843834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Interpretation of the Pistillate Flower in Ceratophyllum Sheds Fresh Light on Gynoecium Evolution in Angiosperms</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V Pechenyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
@@ -1801,64 +1801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1886,295 +1886,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The colourful life of flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1839789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02957360v1</w:t>
+                <w:t xml:space="preserve">hal-03024258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colourful life of flowers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195 (3), pp.485-500. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1839789⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03024258v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02957360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168, pp.1 - 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2208,103 +2208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical note on the taxonomy of the genus Delphinium L. (Ranunculaceae) with an amended description of its floral morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Malécot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adansonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2381,64 +2381,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -2470,767 +2470,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194 (1), pp.23-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889769v1</w:t>
+                <w:t xml:space="preserve">hal-02640894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 194 (1), pp.23-46. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.1 - 1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02640894v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
+                <w:t xml:space="preserve">How does urbanization affect the reproductive characteristics and ecological affinities of street plant communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Damerval</w:t>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Citerne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Deveaux</w:t>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.18. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.9977-9989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332752v1</w:t>
+                <w:t xml:space="preserve">hal-02282032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does urbanization affect the reproductive characteristics and ecological affinities of street plant communities?</w:t>
+                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Desaegher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Catherine C. Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Machon</w:t>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (17), pp.9977-9989. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.5539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282032v1</w:t>
+                <w:t xml:space="preserve">hal-02332752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small but powerful: The importance of French community gardens for residents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Floral morphology as the main driver of flower-feeding insect occurrences in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.08.005⟩</w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.585-598. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11252-018-0759-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">mnhn-02323620v1</w:t>
+                <w:t xml:space="preserve">hal-03496956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral morphology as the main driver of flower-feeding insect occurrences in the Paris region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Small but powerful: The importance of French community gardens for residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 21 (4), pp.585-598. </w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.5-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11252-018-0759-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496956v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">mnhn-02323620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,90 +3290,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the impact of morphological rate heterogeneity on ancestral state reconstruction of five floral traits in angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria von Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Schönenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.9473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3401,1053 +3401,1053 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Letter to the 21st century botanist: &amp;quot;What is a flower?&amp;quot; 6. The evo-devo of floral symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 164, pp.1 - 2. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1284736⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 164 (3), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1358664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889788v1</w:t>
+                <w:t xml:space="preserve">hal-02618748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Doyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Endress</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629384v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzz in Paris: flower production and plant–pollinator interactions in plants from contrasted urban and rural origins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.291 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1399243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10709-017-9993-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03496938v1</w:t>
+                <w:t xml:space="preserve">hal-03889795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1399243⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 22 (3), pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889795v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1284736⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw219⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01604349v1</w:t>
+                <w:t xml:space="preserve">hal-03889788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+                <w:t xml:space="preserve">Buzz in Paris: flower production and plant–pollinator interactions in plants from contrasted urban and rural origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei Wang</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1086/692764⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.513-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9993-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889805v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional callose deposits are located at the future apertural regions in sulcate, ulcerate, porate, colporate, colpate and syncolpate pollen grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Prieu</w:t>
+                <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohreh Toghranegar</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Albert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Myreya Pinedo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 183 (2), pp.271-279. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178, pp.546 - 555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/bow003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/692764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889835v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the 21st century botanist: &amp;quot;What is a flower?&amp;quot; 6. The evo-devo of floral symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Additional callose deposits are located at the future apertural regions in sulcate, ulcerate, porate, colporate, colpate and syncolpate pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1358664⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183 (2), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/bow003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618748v1</w:t>
+                <w:t xml:space="preserve">hal-03889835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">James Doyle</w:t>
+                <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Endress</w:t>
+                <w:t xml:space="preserve">Franck Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (3), pp.367-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615511v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
               </w:r>
@@ -4459,64 +4459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4567,51 +4567,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The palm family (Arecaceae): a microcosm of sexual system evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4697,90 +4697,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprint of “Ranunculacean flower terata: Records, a classification, and some clues about floral developmental genetics and evolution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 221, pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4820,265 +4820,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perianth symmetry changed at least 199 times in angiosperm evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65, pp.945 - 964. </w:t>
+              <w:t xml:space="preserve">Modern Phytomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.75-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12705/655.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889838v1</w:t>
+                <w:t xml:space="preserve">hal-02633677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Perianth symmetry changed at least 199 times in angiosperm evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Phytomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.75-75. </w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.945 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12705/655.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633677v1</w:t>
+                <w:t xml:space="preserve">hal-03889838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
               </w:r>
@@ -5210,51 +5210,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zygomorphy evolved from disymmetry in Fumarioideae (Papaveraceae, Ranunculales): new evidence from an expanded molecular phylogenetic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5262,51 +5262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noëlie Poullain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 115 (6), pp.895-914. </w:t>
@@ -5338,337 +5338,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02630778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+                <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes Stiehl-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Burchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 178 (4), pp.608 - 619. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 177 (1), pp.27-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204203v1</w:t>
+                <w:t xml:space="preserve">hal-03889856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilian Eggers</w:t>
+                <w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Udron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 177 (1), pp.27-49. </w:t>
+              <w:t xml:space="preserve">, 2015, 178 (4), pp.608 - 619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boj.12232⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03889856v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01204203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phylogenetic analysis of palm subtribe Archontophoenicinae (Arecaceae) based on 14 DNA regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Asmussen-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5758,77 +5758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and evolution of microsporogenesis in Bromeliaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Toghranegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 176 (1), pp.36-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5888,51 +5888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.227-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5978,103 +5978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Duplication and Dorsoventrally Asymmetric Expression Patterns of Cycloidea-Like Genes in Zygomorphic Species of Ranunculaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.e95727. </w:t>
@@ -6106,542 +6106,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASYMMETRIC MORPHOGENETIC CUES ALONG THE TRANSVERSE PLANE: SHIFT FROM DISYMMETRY TO ZYGOMORPHY IN THE FLOWER OF FUMARIOIDEAE</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+                <w:t xml:space="preserve">Z. Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Dutheil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 100 (2), pp.391 - 402. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.135-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.1200376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02646106v1</w:t>
+                <w:t xml:space="preserve">hal-04421555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Combining phylogenetic and syntenic analyses for understanding the evolution of TCP ECE genes in eudicots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Albert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421509v1</w:t>
+                <w:t xml:space="preserve">hal-02650199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining phylogenetic and syntenic analyses for understanding the evolution of TCP ECE genes in eudicots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074803⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.135 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650199v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASYMMETRIC MORPHOGENETIC CUES ALONG THE TRANSVERSE PLANE: SHIFT FROM DISYMMETRY TO ZYGOMORPHY IN THE FLOWER OF FUMARIOIDEAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Toghranegar</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (2), pp.391 - 402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1200376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421555v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02646106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral rewards in the tribe Sisyrinchieae (Iridaceae): oil as an alternative to pollen and nectar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Silvério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6752,51 +6752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana T Souza-Chies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110 (3), pp.713-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6824,295 +6824,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of oil-producing trichomes in Sisyrinchium (Iridaceae): insights from the first comprehensive phylogenetic analysis of the genus.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilian Eggers</w:t>
+                <w:t xml:space="preserve">Correlation between pollen aperture pattern and callose deposition in late tetrad stage in three species producing atypical pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Raquin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr080⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (2), pp.189-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00855940v1</w:t>
+                <w:t xml:space="preserve">hal-02648726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between pollen aperture pattern and callose deposition in late tetrad stage in three species producing atypical pollen grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Albert</w:t>
+                <w:t xml:space="preserve">Evolution of oil-producing trichomes in Sisyrinchium (Iridaceae): insights from the first comprehensive phylogenetic analysis of the genus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Eggers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Silvério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Spencer Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 98 (2), pp.189-196. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (8), pp.1287-312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.1000195⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02648726v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00855940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive microsporogenesis affects pollen aperture pattern in the tam mutant of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7196,447 +7196,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of tetrad shape and intersporal callose wall formation on pollen aperture pattern ontogeny in two eudicot species</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The Evolution of Floral Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq152⟩</w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Advances in Botanical Research, 54, pp.85-137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2296(10)54003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02658464v1</w:t>
+                <w:t xml:space="preserve">hal-04421548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and function of a new pollen aperture pattern in angiosperms: The proximal sulcus of Tillandsia leiboldiana (Bromeliaceae)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">The influence of tetrad shape and intersporal callose wall formation on pollen aperture pattern ontogeny in two eudicot species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Raquin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (2), pp.365-368. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106 (4), pp.557 - 564. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.0900264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03922494v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02658464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Floral Symmetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Formation and function of a new pollen aperture pattern in angiosperms: The proximal sulcus of Tillandsia leiboldiana (Bromeliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Advances in Botanical Research, 54, pp.85-137. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (2), pp.365-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0065-2296(10)54003-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0900264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421548v1</w:t>
+                <w:t xml:space="preserve">hal-03922494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of zygomorphy on an ontogenic spiral and evolution of perianth in the tribe Delphinieae (Ranunculaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (5), pp.809-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7709,51 +7709,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7787,77 +7787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of floral symmetry: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332 (2-3), pp.219-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7891,51 +7891,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol A. Furness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,235 +8019,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Microsporogenesis in Palms (Arecaceae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Perianth and Stamen Characteristics with Respect to Floral Symmetry in Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeline Harley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">C. Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 168 (6), pp.877-888. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (3), pp.631-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/518265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421536v1</w:t>
+                <w:t xml:space="preserve">hal-04421538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Perianth and Stamen Characteristics with Respect to Floral Symmetry in Ranunculales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Microsporogenesis in Palms (Arecaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Asmussen-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Damerval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Madeline Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 100 (3), pp.631-640. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (6), pp.877-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/518265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421538v1</w:t>
+                <w:t xml:space="preserve">hal-04421536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t>
               </w:r>
@@ -8272,51 +8272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution &amp; Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8356,381 +8356,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Nadot</w:t>
+                <w:t xml:space="preserve">Variations in the microsporogenesis of monosulcate palm pollen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Forchioni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Ressayre</w:t>
+                <w:t xml:space="preserve">Arlette Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madeline Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protoplasma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 151 (1), pp.93-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2006.00525.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04154387v1</w:t>
+                <w:t xml:space="preserve">hal-04421535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variations in the microsporogenesis of monosulcate palm pollen</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Beatrice Albert</w:t>
+                <w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Protoplasma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1095-8339.2006.00525.x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04421535v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Forchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8764,1109 +8764,1109 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Protoplasma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 228 (1-3), pp.55-64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00709-006-0164-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Post‐meiotic cytokinesis and pollen aperture pattern ontogeny: comparison of development in four species differing in aperture pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (4), pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.92.4.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421529v1</w:t>
+                <w:t xml:space="preserve">hal-04421531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119356v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-520. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421533v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐meiotic cytokinesis and pollen aperture pattern ontogeny: comparison of development in four species differing in aperture pattern</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.92.4.576⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421531v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships among Passiflora species based on the glutamine synthetase nuclear gene expressed in chloroplast (ncpGS)</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00277-X⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421520v1</w:t>
+                <w:t xml:space="preserve">hal-02675473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reticulate evolution in kiwifruit (Actinidia, Actinidiaceae) identified by comparing their maternal and paternal phylogenies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Chat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Jauregui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remy R. Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 91 (5), pp.736-747</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrageneric phylogenies: a comparison of chloroplast-expressed glutamine synthetase, cytosol-expressed glutamine synthetase and cpDNA maturase K in Passiflora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId283" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships among Passiflora species based on the glutamine synthetase nuclear gene expressed in chloroplast (ncpGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Yockteng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 31 (1), pp.397-402. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00276-8⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 31 (1), pp.379-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00277-X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421527v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Infrageneric phylogenies: a comparison of chloroplast-expressed glutamine synthetase, cytosol-expressed glutamine synthetase and cpDNA maturase K in Passiflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (1), pp.397-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00276-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675473v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic relationships among pansies (Viola section Melanium) investigated using ITS and ISSR markers</w:t>
               </w:r>
@@ -9891,51 +9891,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mansion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dajoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9973,51 +9973,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationships among pansies ( Viola section Melanium ) investigated using ITS and ISSR markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yockteng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Jr Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10025,51 +10025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mansion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dajoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 241 (3-4), pp.153-170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10115,51 +10115,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of pollen heteromorphism inViola: A phylogenetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10270,51 +10270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10390,51 +10390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phylogenetic Analysis of Monocotyledons Based on the Chloroplast Gene rps4, Using Parsimony and a New Numerical Phenetics Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10532,51 +10532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chloroplast generps 4 as a tool for the study of Poaceae phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,77 +10680,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petal evolution and morphogenesis in Ranunculaceae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Schönenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10805,90 +10805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques reproductives des communautés de plantes des rues le long d'un gradient d'urbanisation en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupement De Recherche POLLINisation, réseaux d’interaction et fonctionnalité des ÉCOsystèmes (GDR Pollinéco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10945,77 +10945,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Evo Devo meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11040,103 +11040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Grevillea junipera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Presqu'ile de Giens, France</w:t>
@@ -11178,90 +11178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turkish endemic Pseudodelphinium turcicum (Ranunculaceae): an unusual population of Delphinium with peloric flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International Botanical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
@@ -11290,103 +11290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral diversity in Ranunculaceae and genetic control of perianth development in Nigella damascena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’IFR87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11443,77 +11443,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Symmetry in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène L Citerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11592,51 +11592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botascopia: a digital setup for generating low tech plant field guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Alcolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,51 +11800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5B4AFCD9"/>
+    <w:nsid w:val="9F5E8EE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12031,51 +12031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-nadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078839017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188478585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Plants11030357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D Sokoloff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S El" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Pechenyuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.868352" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1839789" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0759-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1583831" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27750-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889788v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1284736" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496938v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9993-7" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889795v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1399243" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889835v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Toghranegar" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1358664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03401208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alapetite" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tregear" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barfod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12440" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.04.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PK383VQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/655.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04429849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Moraes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Chies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Stiehl-Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Burchardt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eggers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BOJ.12232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV73P78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Poullain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Asmussen-Lange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pintaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12191" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.02.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD171SZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutheil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200376" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Toghranegar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct104" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074803" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toghranegar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Silv&#233;rio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-012-0196-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6W52F3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04267983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T Souza-Chies" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr080" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr074" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658464v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq152" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900264" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)54003-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp162" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Harley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518265" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421535v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2006.00525.x" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricroch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g05-017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yockteng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.92.4.576" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421520v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00277-X" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZJS3DH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421527v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00276-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6KD4X0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockten" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ballard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mansion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421525v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jr Ballard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dajoz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-003-0045-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XZRWCGT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985276" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X46XJ477-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421524v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00982535" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X12SG011-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bittar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lejeune" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1995.1024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR224MLX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bajon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985340" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z1RV9DXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184073v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337547v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-nadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078839017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188478585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Albert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Plants11030357" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D Sokoloff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S El" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Pechenyuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.868352" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1839789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0759-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1583831" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27750-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1358664" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1399243" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1284736" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9993-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Toghranegar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03401208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alapetite" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tregear" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barfod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12440" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.04.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PK383VQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/655.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04429849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Moraes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Chies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Stiehl-Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Burchardt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eggers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BOJ.12232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV73P78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Poullain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12232" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Asmussen-Lange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pintaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12191" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.02.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD171SZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toghranegar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct104" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074803" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Toghranegar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutheil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200376" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Silv&#233;rio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-012-0196-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6W52F3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04267983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T Souza-Chies" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr074" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421548v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)54003-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq152" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922494v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900264" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp162" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm041" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Harley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518265" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2006.00525.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.92.4.576" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricroch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g05-017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421533v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yockteng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00277-X" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZJS3DH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00276-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6KD4X0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockten" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ballard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mansion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421525v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jr Ballard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dajoz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-003-0045-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XZRWCGT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985276" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X46XJ477-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421524v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00982535" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X12SG011-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bittar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lejeune" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1995.1024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR224MLX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bajon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985340" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z1RV9DXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184073v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337547v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>