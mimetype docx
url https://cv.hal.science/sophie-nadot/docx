--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -211,698 +211,698 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
+                <w:t xml:space="preserve">L’énigme du calice dans Bouvard et Pécuchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Jabbour</w:t>
+                <w:t xml:space="preserve">Eric Tannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Simon Castellan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fauché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2026.2620342⟩</w:t>
+              <w:t xml:space="preserve">Arts et sciences </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 10, pp.125 - 141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21494/iste.op.2026.1425⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05546489v1</w:t>
+                <w:t xml:space="preserve">hal-05545776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énigme du calice dans Bouvard et Pécuchet</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès Schermann-Legionnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts et sciences </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 10, pp.125 - 141. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 173 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21494/iste.op.2026.1425⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2026.2620342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05545776v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05362792v1</w:t>
+                <w:t xml:space="preserve">hal-05546487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546487v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05546492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 172 (4), pp.413-413. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2598966⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 172 (1), pp.1-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2465049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05546492v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05561987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Three-dimensional study of spur morphogenesis in the flower of Staphisagria picta (Ranunculaceae) – from cellular level to organ scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Belcram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Plumerault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 172 (1), pp.1-2. </w:t>
+              <w:t xml:space="preserve">, 2025, pp.1-14. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2465049⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2025.2525346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05561987v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05362792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 171 (1), pp.1 - 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -988,51 +988,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 75 (7), pp.1800-1822. </w:t>
@@ -1070,64 +1070,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 170 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1155,533 +1155,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Timothée Bastide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.961906⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838019v1</w:t>
+                <w:t xml:space="preserve">hal-03677124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Book review: The four dimensions of terrestrial plants: reproduction, structure, evolution and ecology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Delpeuch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jürg Schönenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timothée Bastide</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Susanne Pamperl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.1-3. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.961906. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2022.2065532⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.961906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03677124v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03838019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Review of the Developmental Processes and Selective Pressures Shaping Aperture Pattern in Angiosperms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmine Claudot</w:t>
+                <w:t xml:space="preserve">Beatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
+                <w:t xml:space="preserve">Charlotte Prieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Brunaud</w:t>
+                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.1055196. </w:t>
+              <w:t xml:space="preserve">Plants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Developmental and Genetic Mechanisms of Floral Structure, 11 (3), pp.357. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/Plants11030357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04174202v1</w:t>
+                <w:t xml:space="preserve">hal-03843834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of the Developmental Processes and Selective Pressures Shaping Aperture Pattern in Angiosperms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolutionary analyses and expression patterns of TCP genes in Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beatrice Albert</w:t>
+                <w:t xml:space="preserve">Carmine Claudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlotte Prieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irène Till-Bottraud</w:t>
+                <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Developmental and Genetic Mechanisms of Floral Structure, 11 (3), pp.357. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.1055196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/Plants11030357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2022.1055196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03843834v1</w:t>
+                <w:t xml:space="preserve">hal-04174202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refined Interpretation of the Pistillate Flower in Ceratophyllum Sheds Fresh Light on Gynoecium Evolution in Angiosperms</w:t>
               </w:r>
@@ -1719,51 +1719,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena V Pechenyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Carrive</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, </w:t>
@@ -1801,64 +1801,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 169 (1), pp.1-2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1886,295 +1886,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The colourful life of flowers</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang​</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1839789⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 195 (3), pp.485-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03024258v1</w:t>
+                <w:t xml:space="preserve">hal-02957360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homeosis and delayed floral meristem termination could account for abnormal flowers in cultivars of Delphinium (Ranunculaceae) and Aquilegia (Ranunculaceae) cultivars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The colourful life of flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 195 (3), pp.485-500. </w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa063⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1839789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02957360v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03024258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 168, pp.1 - 2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2208,103 +2208,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical note on the taxonomy of the genus Delphinium L. (Ranunculaceae) with an amended description of its floral morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valéry Malécot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felipe Espinosa</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Wei Wang​</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adansonia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
@@ -2381,64 +2381,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Brunaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12, </w:t>
@@ -2470,767 +2470,767 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03312790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 167, pp.1 - 1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02640894v1</w:t>
+                <w:t xml:space="preserve">hal-03889769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Insights into the ancestral flowers of Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Domenech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 167, pp.1 - 1. </w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 194 (1), pp.23-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/23818107.2020.1717992⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/boaa031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889769v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02640894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How does urbanization affect the reproductive characteristics and ecological affinities of street plant communities?</w:t>
+                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Desaegher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Catherine C. Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Machon</w:t>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Conde E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Colas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (17), pp.9977-9989. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, pp.18. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ece3.5539⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02282032v1</w:t>
+                <w:t xml:space="preserve">hal-02332752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Proteaceae</w:t>
+                <w:t xml:space="preserve">How does urbanization affect the reproductive characteristics and ecological affinities of street plant communities?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Damerval</w:t>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Citerne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Deveaux</w:t>
+                <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, pp.18. </w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (17), pp.9977-9989. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.00018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ece3.5539⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02332752v1</w:t>
+                <w:t xml:space="preserve">hal-02282032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Floral morphology as the main driver of flower-feeding insect occurrences in the Paris region</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Small but powerful: The importance of French community gardens for residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11252-018-0759-5⟩</w:t>
+              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 180, pp.5-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03496956v1</w:t>
+                <w:t xml:space="preserve">mnhn-02323620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small but powerful: The importance of French community gardens for residents</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Cristina Torres</w:t>
+                <w:t xml:space="preserve">Floral morphology as the main driver of flower-feeding insect occurrences in the Paris region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Colin Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Landscape and Urban Planning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 180, pp.5-14. </w:t>
+              <w:t xml:space="preserve">Urban Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (4), pp.585-598. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.landurbplan.2018.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11252-018-0759-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">mnhn-02323620v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03496956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Schoefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3290,90 +3290,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the impact of morphological rate heterogeneity on ancestral state reconstruction of five floral traits in angiosperms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria von Balthazar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Schönenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Sauquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.9473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3401,1386 +3401,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Letter to the 21st century botanist: &amp;quot;What is a flower?&amp;quot; 6. The evo-devo of floral symmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Buzz in Paris: flower production and plant–pollinator interactions in plants from contrasted urban and rural origins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Desaegher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1358664⟩</w:t>
+              <w:t xml:space="preserve">Genetica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 145 (6), pp.513-523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10709-017-9993-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618748v1</w:t>
+                <w:t xml:space="preserve">hal-03496938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Editorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Doyle</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164, pp.291 - 292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1399243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02615511v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Dodinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botany Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 164, pp.291 - 292. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2018.1399243⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 164, pp.1 - 2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1284736⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889795v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specificities of French community gardens as environmental stewardships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Cristina Torres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Caroline Prévot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 22 (3), pp.28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5751/ES-09442-220328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kun-Li Xiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myreya Pinedo Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1284736⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 178, pp.546 - 555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1086/692764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889788v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Buzz in Paris: flower production and plant–pollinator interactions in plants from contrasted urban and rural origins</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Additional callose deposits are located at the future apertural regions in sulcate, ulcerate, porate, colporate, colpate and syncolpate pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Prieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohreh Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bruno Colas</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10709-017-9993-7⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 183 (2), pp.271-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/botlinnean/bow003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03496938v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Turkish Endemic&amp;lt;i&amp;gt;Pseudodelphinium turcicum&amp;lt;/i&amp;gt;(Ranunculaceae): An Unusual Population of&amp;lt;i&amp;gt;Delphinium&amp;lt;/i&amp;gt;with Peloric Flowers That Has Persisted in the Wild for 20 Years</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Wei Wang</w:t>
+                <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myreya Pinedo Castro</w:t>
+                <w:t xml:space="preserve">Franck Simonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 178, pp.546 - 555. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (3), pp.367-378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/692764⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03889805v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Additional callose deposits are located at the future apertural regions in sulcate, ulcerate, porate, colporate, colpate and syncolpate pollen grains</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Letter to the 21st century botanist: &amp;quot;What is a flower?&amp;quot; 6. The evo-devo of floral symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/botlinnean/bow003⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 164 (3), pp.193-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2017.1358664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889835v1</w:t>
+                <w:t xml:space="preserve">hal-02618748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of CYCLOIDEA-like genes in Proteaceae, a basal eudicot family with multiple shifts in floral symmetry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delannoy</w:t>
+                <w:t xml:space="preserve">The ancestral flower of angiosperms and its early diversification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria von Balthazar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Magallón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Doyle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Simonnet</w:t>
+                <w:t xml:space="preserve">Peter Endress</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 119 (3), pp.367-378. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.16047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms16047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01604349v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02615511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The palm family (Arecaceae): a microcosm of sexual system evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Cossard</w:t>
+                <w:t xml:space="preserve">Elodie Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sannier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+                <w:t xml:space="preserve">William Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Tregear</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Barfod</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182 (2), pp.376-388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889844v1</w:t>
+                <w:t xml:space="preserve">hal-03401208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The palm family (Arecaceae): a microcosm of sexual system evolution</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Subfamilial and tribal relationships of Ranunculaceae: evidence from eight molecular markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Baker</w:t>
+                <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Tregear</w:t>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anders Barfod</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 182 (2), pp.376-388. </w:t>
+              <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 302 (4), pp.419 - 431. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boj.12440⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00606-015-1270-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03401208v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reprint of “Ranunculacean flower terata: Records, a classification, and some clues about floral developmental genetics and evolution”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flora</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 221, pp.54-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4820,894 +4820,894 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Perianth symmetry changed at least 199 times in angiosperm evolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Reyes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Phytomorphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 9, pp.75-75. </w:t>
+              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 65, pp.945 - 964. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t>
+                <w:t xml:space="preserve">⟨10.12705/655.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633677v1</w:t>
+                <w:t xml:space="preserve">hal-03889838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perianth symmetry changed at least 199 times in angiosperm evolution</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Development, anatomy, and genetic control of some teratological phenotypes of ranunculaceae flowers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Espinosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deroin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Taxon, the journal of the International Association for Plant Taxonomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 65, pp.945 - 964. </w:t>
+              <w:t xml:space="preserve">Modern Phytomorphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, pp.75-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12705/655.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.159704⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889838v1</w:t>
+                <w:t xml:space="preserve">hal-02633677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zygomorphy evolved from disymmetry in Fumarioideae (Papaveraceae, Ranunculales): new evidence from an expanded molecular phylogenetic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Sauquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Carrive</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Paula Moraes</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lilian Eggers</w:t>
+                <w:t xml:space="preserve">Noëlie Poullain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/BOJ.12232⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115 (6), pp.895-914. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcv020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04429849v1</w:t>
+                <w:t xml:space="preserve">hal-02630778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zygomorphy evolved from disymmetry in Fumarioideae (Papaveraceae, Ranunculales): new evidence from an expanded molecular phylogenetic framework</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+                <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes Stiehl-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Burchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 177 (1), pp.27-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/BOJ.12232⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcv020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02630778v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lilian Eggers</w:t>
+                <w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Udron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatriz Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenica Manicacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 177 (1), pp.27-49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boj.12232⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 178 (4), pp.608 - 619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03889856v1</w:t>
+                <w:t xml:space="preserve">hal-01204203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flower development schedule and AGAMOUS-like gene expression patterns in two morphs of Nigella damascena (Ranunculaceae) differing in floral architecture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Domenica Manicacci</w:t>
+                <w:t xml:space="preserve">Evolutionary trends in Iridaceae: new cytogenetic findings from the New World</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Paula Moraes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eudes Stiehl-Alves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Burchardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 178 (4), pp.608 - 619. </w:t>
+              <w:t xml:space="preserve">, 2015, 177 (1), pp.27-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/boj.12297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/boj.12232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01204203v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03889856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phylogenetic analysis of palm subtribe Archontophoenicinae (Arecaceae) based on 14 DNA regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boris Domenech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conny Asmussen-Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pintaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5758,77 +5758,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversity and evolution of microsporogenesis in Bromeliaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohreh Toghranegar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 176 (1), pp.36-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5862,77 +5862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of stamen number in Ptychospermatinae (Arecaceae): Insights from a new molecular phylogeny of the subtribe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Alapetite</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 76, pp.227-240. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5978,103 +5978,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specific Duplication and Dorsoventrally Asymmetric Expression Patterns of Cycloidea-Like Genes in Zygomorphic Species of Ranunculaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Cossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 9 (4), pp.e95727. </w:t>
@@ -6106,555 +6106,555 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ASYMMETRIC MORPHOGENETIC CUES ALONG THE TRANSVERSE PLANE: SHIFT FROM DISYMMETRY TO ZYGOMORPHY IN THE FLOWER OF FUMARIOIDEAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Toghranegar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+                <w:t xml:space="preserve">Séverine Domenichini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Albert</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Justine Dutheil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 112 (1), pp.135-139. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 100 (2), pp.391 - 402. </w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1200376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421555v1</w:t>
+                <w:t xml:space="preserve">hal-02646106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining phylogenetic and syntenic analyses for understanding the evolution of TCP ECE genes in eudicots</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074803⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.135 - 139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650199v1</w:t>
+                <w:t xml:space="preserve">hal-04421509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Combining phylogenetic and syntenic analyses for understanding the evolution of TCP ECE genes in eudicots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Le Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B Albert</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0074803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421509v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASYMMETRIC MORPHOGENETIC CUES ALONG THE TRANSVERSE PLANE: SHIFT FROM DISYMMETRY TO ZYGOMORPHY IN THE FLOWER OF FUMARIOIDEAE</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variation of microsporogenesis in monocots producing monosulcate pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Dutheil</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z. Toghranegar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Albert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1200376⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 112 (1), pp.135-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mct104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02646106v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral rewards in the tribe Sisyrinchieae (Iridaceae): oil as an alternative to pollen and nectar?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriano Silvério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chauveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6726,77 +6726,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oil-producing flowers within the Iridoideae (Iridaceae): evolutionary trends in the flowers of the New World genera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana T Souza-Chies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 110 (3), pp.713-729. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6824,295 +6824,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04267983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between pollen aperture pattern and callose deposition in late tetrad stage in three species producing atypical pollen grains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Albert</w:t>
+                <w:t xml:space="preserve">Evolution of oil-producing trichomes in Sisyrinchium (Iridaceae): insights from the first comprehensive phylogenetic analysis of the genus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chauveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Eggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Christian Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Silvério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spencer Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.1000195⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 107 (8), pp.1287-312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcr080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02648726v1</w:t>
+                <w:t xml:space="preserve">hal-00855940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of oil-producing trichomes in Sisyrinchium (Iridaceae): insights from the first comprehensive phylogenetic analysis of the genus.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Adriano Silvério</w:t>
+                <w:t xml:space="preserve">Correlation between pollen aperture pattern and callose deposition in late tetrad stage in three species producing atypical pollen grains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spencer Brown</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 107 (8), pp.1287-312. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 98 (2), pp.189-196. </w:t>
             </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcr080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.1000195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00855940v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02648726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Successive microsporogenesis affects pollen aperture pattern in the tam mutant of Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Raquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7196,447 +7196,447 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02645395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of Floral Symmetry</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The influence of tetrad shape and intersporal callose wall formation on pollen aperture pattern ontogeny in two eudicot species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Damerval</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0065-2296(10)54003-5⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 106 (4), pp.557 - 564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcq152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421548v1</w:t>
+                <w:t xml:space="preserve">hal-02658464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The influence of tetrad shape and intersporal callose wall formation on pollen aperture pattern ontogeny in two eudicot species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Formation and function of a new pollen aperture pattern in angiosperms: The proximal sulcus of Tillandsia leiboldiana (Bromeliaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Matamoro-Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Raquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 106 (4), pp.557 - 564. </w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 97 (2), pp.365-368. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcq152⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3732/ajb.0900264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02658464v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03922494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation and function of a new pollen aperture pattern in angiosperms: The proximal sulcus of Tillandsia leiboldiana (Bromeliaceae)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The Evolution of Floral Symmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Citerne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Jabbour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 97 (2), pp.365-368. </w:t>
+              <w:t xml:space="preserve">Advances in Botanical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Advances in Botanical Research, 54, pp.85-137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3732/ajb.0900264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0065-2296(10)54003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03922494v1</w:t>
+                <w:t xml:space="preserve">hal-04421548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Establishment of zygomorphy on an ontogenic spiral and evolution of perianth in the tribe Delphinieae (Ranunculaceae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Ronse de Craene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 104 (5), pp.809-822. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7670,90 +7670,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A comparative analysis of pollinator type and pollen ornamentation in the Araceae and the Arecaceae, two unrelated families of the monocots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Sannier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">William Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Charlotte Anstett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Research Notes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2 (1), pp.145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7787,77 +7787,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of floral symmetry: a state of the art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Biologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 332 (2-3), pp.219-231. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7891,77 +7891,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic comparative analysis of microsporogenesis in angiosperms with a focus on monocots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol A. Furness</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8019,235 +8019,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00338298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Perianth and Stamen Characteristics with Respect to Floral Symmetry in Ranunculales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evolution of Microsporogenesis in Palms (Arecaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conny Asmussen-Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Damerval</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Madeline Harley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 100 (3), pp.631-640. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 168 (6), pp.877-888. </w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcm041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/518265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421538v1</w:t>
+                <w:t xml:space="preserve">hal-04421536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of Microsporogenesis in Palms (Arecaceae)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of Perianth and Stamen Characteristics with Respect to Floral Symmetry in Ranunculales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madeline Harley</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">C. Damerval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 168 (6), pp.877-888. </w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 100 (3), pp.631-640. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/518265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcm041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421536v1</w:t>
+                <w:t xml:space="preserve">hal-04421538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constraints and selection: insights from microsporogenesis in Asparagales</w:t>
               </w:r>
@@ -8272,51 +8272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Laurin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Henri Gouyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolution &amp; Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 9 (5), pp.460-471. </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8362,103 +8362,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations in the microsporogenesis of monosulcate palm pollen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Sannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Forchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madeline Harley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Albert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Botanical Journal of the Linnean Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 151 (1), pp.93-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8634,103 +8634,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aperture Pattern and Microsporogenesis in Asparagales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leanne Dreyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Forchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Transplantation -Aliso Viejo- Innovision Communications-</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (1), pp.197-203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8764,51 +8764,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Links between early pollen development and aperture pattern in monocots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Forchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8900,1305 +8900,1305 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04421523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Post‐meiotic cytokinesis and pollen aperture pattern ontogeny: comparison of development in four species differing in aperture pattern</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId213" w:history="1">
+                <w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrienne Ressayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette Forchioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3732/ajb.92.4.576⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 95 (2), pp.331-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04421531v1</w:t>
+                <w:t xml:space="preserve">hal-04421529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Developmental Pathways Leading to a Single Morph: Monosulcate Pollen (Examples From the Asparagales)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. C. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
+              <w:t xml:space="preserve">Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421529v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00119356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Nadot</w:t>
+                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Ricroch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+              <w:t xml:space="preserve">, 2005, 48 (3), pp.511-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00119356v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of genome size across some cultivated Allium species</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Post‐meiotic cytokinesis and pollen aperture pattern ontogeny: comparison of development in four species differing in aperture pattern</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leanne Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Triki-Teurtroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arlette Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/g05-017⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 92 (4), pp.576-583. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3732/ajb.92.4.576⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04421533v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reticulate evolution in kiwifruit (Actinidia, Actinidiaceae) identified by comparing their maternal and paternal phylogenies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Jauregui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy R. Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Botany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">American Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 91 (5), pp.736-747</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02675473v1</w:t>
+                <w:t xml:space="preserve">hal-02682391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reticulate evolution in kiwifruit (Actinidia, Actinidiaceae) identified by comparing their maternal and paternal phylogenies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships among Passiflora species based on the glutamine synthetase nuclear gene expressed in chloroplast (ncpGS)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (1), pp.379-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00277-X⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682391v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04421520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships among Passiflora species based on the glutamine synthetase nuclear gene expressed in chloroplast (ncpGS)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId288" w:history="1">
+                <w:t xml:space="preserve">Infrageneric phylogenies: a comparison of chloroplast-expressed glutamine synthetase, cytosol-expressed glutamine synthetase and cpDNA maturase K in Passiflora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxana Yockteng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2004, 31 (1), pp.379-396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00277-X⟩</w:t>
+              <w:t xml:space="preserve">, 2004, 31 (1), pp.397-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00276-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04421520v1</w:t>
+                <w:t xml:space="preserve">hal-04421527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrageneric phylogenies: a comparison of chloroplast-expressed glutamine synthetase, cytosol-expressed glutamine synthetase and cpDNA maturase K in Passiflora</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multiple developmental pathways leading to a single morph: Monosulcate pollen (exemples from the Asparagales)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrienne Ressayre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Forchioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Dreyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Phylogenetics and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1055-7903(03)00276-8⟩</w:t>
+              <w:t xml:space="preserve">Annals of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 95 (2), pp.331-343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mci030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-04421527v1</w:t>
+                <w:t xml:space="preserve">hal-02675473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phylogenetic relationships among pansies (Viola section Melanium) investigated using ITS and ISSR markers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationships among pansies ( Viola section Melanium ) investigated using ITS and ISSR markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yockteng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Yockten</w:t>
+                <w:t xml:space="preserve">H. Jr Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Ballard</w:t>
+                <w:t xml:space="preserve">G. Mansion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mansion</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Nadot</w:t>
+                <w:t xml:space="preserve">I. Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 241, pp.153-170</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2003, 241 (3-4), pp.153-170. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00606-003-0045-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00132864v1</w:t>
+                <w:t xml:space="preserve">hal-04421525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationships among pansies ( Viola section Melanium ) investigated using ITS and ISSR markers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId297" w:history="1">
+                <w:t xml:space="preserve">Phylogenetic relationships among pansies (Viola section Melanium) investigated using ITS and ISSR markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yockten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ballard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mansion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Nadot</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Dajoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2003, 241 (3-4), pp.153-170. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, 241, pp.153-170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-04421525v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00132864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The evolution of pollen heteromorphism inViola: A phylogenetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Ballard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Creach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dajoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Systematics and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 223 (3-4), pp.155-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10244,77 +10244,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic analysis of Iridaceae with parsimony and distance methods using the plastid generps4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatiana Souza-Chies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Carter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10390,51 +10390,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Phylogenetic Analysis of Monocotyledons Based on the Chloroplast Gene rps4, Using Parsimony and a New Numerical Phenetics Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bittar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10532,51 +10532,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The chloroplast generps 4 as a tool for the study of Poaceae phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Bajon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10680,103 +10680,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petal evolution and morphogenesis in Ranunculaceae.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürg Schönenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Pamperl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Botanical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Madrid, Spain</w:t>
@@ -10805,90 +10805,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractéristiques reproductives des communautés de plantes des rues le long d'un gradient d'urbanisation en région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Desaegher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Machon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Colas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupement De Recherche POLLINisation, réseaux d’interaction et fonctionnalité des ÉCOsystèmes (GDR Pollinéco)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10945,77 +10945,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A flat petal as ancestral state for Ranunculaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Delpeuch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euro Evo Devo meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Naples, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11040,103 +11040,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unraveling the Developmental and Genetic Mechanisms Underpinning Floral Architecture in Grevillea junipera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Citerne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Molecular Mechanisms Controlling Flower Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Presqu'ile de Giens, France</w:t>
@@ -11178,90 +11178,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Turkish endemic Pseudodelphinium turcicum (Ranunculaceae): an unusual population of Delphinium with peloric flowers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Espinosa Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deroin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kun-Li Xiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIXth International Botanical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Shenzhen, China</w:t>
@@ -11290,103 +11290,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floral diversity in Ranunculaceae and genetic control of perianth development in Nigella damascena</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Le Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Deveaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Conde e Silva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de l’IFR87</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11443,77 +11443,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of Symmetry in Plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Damerval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Jabbour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Nadot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène L Citerne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11592,51 +11592,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Botascopia: a digital setup for generating low tech plant field guides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Castellan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Alcolei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11800,51 +11800,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9F5E8EE5"/>
+    <w:nsid w:val="F830D151"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -12031,51 +12031,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-nadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078839017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188478585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843834v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Albert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prieu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Plants11030357" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D Sokoloff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S El" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Pechenyuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.868352" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024258v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1839789" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282032v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5539" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496956v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0759-5" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1583831" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27750-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618748v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1358664" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889795v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1399243" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889788v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1284736" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496938v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9993-7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Toghranegar" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow003" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03401208v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alapetite" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baker" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tregear" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barfod" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12440" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.04.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PK383VQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889838v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/655.1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04429849v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Moraes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Chies" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Stiehl-Alves" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Burchardt" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eggers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BOJ.12232" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV73P78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630778v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Poullain" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv020" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889856v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12232" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Asmussen-Lange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pintaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12191" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.02.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD171SZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toghranegar" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct104" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650199v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074803" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421509v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Toghranegar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646106v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutheil" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200376" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Silv&#233;rio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-012-0196-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6W52F3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04267983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T Souza-Chies" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648726v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000195" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855940v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr080" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr074" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421548v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)54003-5" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658464v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq152" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922494v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900264" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp162" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421538v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm041" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421536v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Harley" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518265" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2006.00525.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421531v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.92.4.576" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119356v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricroch" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g05-017" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421533v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yockteng" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00277-X" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZJS3DH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421527v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00276-8" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6KD4X0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132864v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockten" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ballard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mansion" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421525v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jr Ballard" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dajoz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-003-0045-7" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XZRWCGT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985276" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X46XJ477-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421524v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00982535" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X12SG011-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bittar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lejeune" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1995.1024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR224MLX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bajon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985340" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z1RV9DXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184073v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337547v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sophie-nadot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7521-8950" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078839017" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/188478585" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545776v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tannier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Castellan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fauch&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nadot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Schermann-Legionnet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21494/iste.op.2026.1425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546489v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jabbour" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2026.2620342" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546487v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2598966" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05546492v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561987v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2465049" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05362792v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Delpeuch" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Belcram" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Plumerault" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Damerval" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2025.2525346" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05561983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2024.2317624" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373833v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Becker" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bachelier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Carrive" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde E Silva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erad492" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519741v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2023.2178072" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677124v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Bastide" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2065532" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838019v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rg Sch&#246;nenberger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Pamperl" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.961906" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843834v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Albert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Matamoro-Vidal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Prieu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Till-Bottraud" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/Plants11030357" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04174202v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmine Claudot" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Guilloux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Conde e Silva" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Brunaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2022.1055196" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889718v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry D Sokoloff" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena S El" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena V Pechenyuk" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2022.868352" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2022.2051949" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957360v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deroin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang&#8203;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa063" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03024258v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1839789" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889767v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2021.1888403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03182014v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Mal&#233;cot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5252/adansonia2021v43a2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03312790v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Deveaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenica Manicacci" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.660803" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889769v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2020.1717992" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02640894v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Domenech" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sauquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/boaa031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332752v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Damerval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Citerne" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delannoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00018" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02282032v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Desaegher" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Colas" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5539" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02323620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Cristina Torres" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Caroline Pr&#233;vot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2018.08.005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496956v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Fontaine" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11252-018-0759-5" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304089v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Dodinet" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schoefs" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1583831" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889705v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Reyes" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria von Balthazar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-27750-1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03496938v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dajoz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10709-017-9993-7" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889795v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dodinet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2018.1399243" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889788v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1284736" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01629384v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5751/ES-09442-220328" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889805v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kun-Li Xiang" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Wang" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myreya Pinedo Castro" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/692764" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889835v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohreh Toghranegar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Albert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/botlinnean/bow003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604349v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Simonnet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw219" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618748v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2017.1358664" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02615511v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Magall&#243;n" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Doyle" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Endress" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms16047" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03401208v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Alapetite" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Baker" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tregear" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Barfod" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12440" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889844v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Cossard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sannier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ronse de Craene" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-015-1270-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421558v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2016.04.010" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0PK383VQ-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889838v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12705/655.1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633677v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.159704" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630778v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lie Poullain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcv020" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04429849v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Moraes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Souza-Chies" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eudes Stiehl-Alves" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Burchardt" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Eggers" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/BOJ.12232" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JWV73P78-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204203v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Udron" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Goncalves" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12297" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889856v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12232" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231198v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Asmussen-Lange" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pintaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12179" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421556v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boj.12191" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421551v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ympev.2014.02.026" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QD171SZK-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421552v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0095727" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646106v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Domenichini" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dutheil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1200376" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421509v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Toghranegar" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Albert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mct104" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650199v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0074803" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421555v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Toghranegar" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Albert" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421550v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Silv&#233;rio" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chauveau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00497-012-0196-1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J6W52F3T-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04267983v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana T Souza-Chies" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcs134" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855940v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Raquin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spencer Brown" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr080" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648726v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrienne Ressayre" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.1000195" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645395v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Raquin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Prigent" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Nadot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brisset" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcr074" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658464v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Dreyer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcq152" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922494v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0900264" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421548v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0065-2296(10)54003-5" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421539v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcp162" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421546v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Anstett" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-2-145" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421545v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2008.07.011" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00338298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol A. Furness" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Triki-Teurtroy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.0800110" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421536v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Harley" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/518265" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421538v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Damerval" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcm041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laurin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Gouyon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1525-142X.2007.00183.x" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-GJ03B8JR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421535v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette Forchioni" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8339.2006.00525.x" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154387v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Forchioni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Penet" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sannier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ressayre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00709-006-0164-4" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LKT2VZ08-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04154379v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5642/aliso.20062201.16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421523v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421529v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dreyer" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mci030" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00119356v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ricroch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockteng" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. C. Brown" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/g05-017" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421533v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Ricroch" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Yockteng" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Brown" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421531v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3732/ajb.92.4.576" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682391v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Jauregui" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy R. Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421520v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Yockteng" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00277-X" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5FZJS3DH-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421527v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1055-7903(03)00276-8" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6KD4X0G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675473v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421525v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Jr Ballard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mansion" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dajoz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00606-003-0045-7" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0XZRWCGT-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00132864v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yockten" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ballard" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421516v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Creach" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985276" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X46XJ477-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421524v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Bittar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Carter" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Besin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00982535" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-X12SG011-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421513v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bittar" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Carter" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lacroix" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Lejeune" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1006/mpev.1995.1024" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RR224MLX-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421521v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Bajon" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Lejeune" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF00985340" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-Z1RV9DXN-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562016v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184073v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562002v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04336830v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944478v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Espinosa Moreno" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04337547v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889783v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne L Citerne" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-33038-9_59-1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05419216v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Atlan" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Aubriot" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathurin Bellot" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>