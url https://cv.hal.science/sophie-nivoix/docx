--- v0 (2026-03-22)
+++ v1 (2026-04-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.94658753709px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Nivoix </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Sciences de GestionUniversité de Poitiers, laboratoire CEREGE (UR 13564)sophie.nivoix@univ-poitiers.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet coherence approach to analyze contagion between equity markets during three major crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do financial markets in central and eastern European countries experience post-crisis mean reversion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp. 1194-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEC stock markets in the post-communist era: evolutions and convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debatte: Journal of Contemporary Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25739638.2024.2380154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture professionnelle entrepreneuriale au service de l'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04822261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : Quelle contagion sur les marchés financiers des PECO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (320), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.320.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativité de la qualité du marché des actions : cas des marchés boursiers du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.15-39. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Geo-Economic Consequences of Japanese Demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402659.2023.2255549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne consommons nous pas systématiquement de façon responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04811201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la certification du commerce équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences de la guerre en Ukraine pour les entreprises cotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des firmes : quels impacts de la crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance face à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les ressources dans le Management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikmen Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086408ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un effet janvier sur les actions des pays d’Europe Centrale et Orientale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 303-304, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.303.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie solidaire pouvant relever les défis locaux? Le cas du projet “Made in local” à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, pp.112-132. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.209.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet lundi sur les marchés d’Europe Centrale et Orientale : un élément à intégrer dans une stratégie d’investissement internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.138-152. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1072647ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The other January effect in the Central and Eastern Europe stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.16-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.160.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s market valuation in the midst of a long term turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Global Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Edition on “European economic issues and Asian responses”, 8 (2), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14666/2194-7759-8-2-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063702ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noter humainement les entreprises : une proposition d’indice de développement humain des entreprises (IDHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.114.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché des actions de Beyrouth est-il efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.297.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tokyo Electric Power Company and the Nikkei: 1985 to 2016 including the Fukushima disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.979-1010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11130/jei.2018.33.1.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO’s (Tokyo Electric Power Co Holdings) Stock Behaviour in the Long Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14665/1614-4007-24-2-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse synoptique des recherches menées en management international : le cas de la conférence Atlas AFMI 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063701ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives : de l’idéal solidaire à la réalité des salaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.101-111. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035590ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme Social et Solidaire vu par ses clients village vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the French Cooperative Banking Groups Facing the 2007-2012 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China USA Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1537-1514/2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake and Stock Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.1237-1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des caractéristiques économétriques de trois marchés des actions en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.266.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation boursière comparée des entreprises familiales et non familiales au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amann Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes financières et sensibilité aux cash flows : influence de l'affiliation des firmes japonaises à un groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.071.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de l'expertise dans l'analyse du risque-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.105-124. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.002.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of R&D expenditures in Japan's pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des investissements aux cash flows et degré de contrainte financière des firmes : le cas des keiretsu japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.72-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la gouvernance sur le niveau des disponibilités des entreprises : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des dépenses de R&D au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 247-248, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation du bien-être au sein des régions françaises dans une approche de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Masne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.93-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of R&D expenditures in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiharu Noma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.89-920. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-629X.2010.00345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing constraints, legal system and investment of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of group affiliation on the risk-taking of Japanese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603100701765208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du mode de paiement lors des fusions et acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 178-179, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of the PER effect in the financial market of CEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied research in finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective d'un siècle de fusions-acquisitions en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.52-73. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.026.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D expenses and share value in the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesian capital market review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernances de l'innovation au Japon : impact sur la rentabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Loulmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8), pp.1571-1596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aversion au risque: pourquoi est-ce si difficile à mesurer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.015.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les français et les vacances à la campagne. Des pratiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le book-to-market : quelles capacités prédictives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 163, pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vacances en hébergement non marchand. Entre désir de convivialité et recherche d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 249, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de croissance contre valeurs de rendement : l'impossible stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aversion au risque : quels liens avec l'effet de dotation et le degré d'internalité des investisseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, pp.4-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision financière et rationalité : une analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.26-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividend pay-outs and leverage in Japanese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations liées au changement de monnaie et conversion des unités monétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3-4, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentabilité et risque des actions européennes: une analyse au travers du PER et du book to market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratios pertinents à la Bourse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse financière : la revue de la société française des analystes financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 113, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (44)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un retour à la moyenne sur les marchés financiers des PECO après les crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants financiers du ROE et du Price-to-Book des principaux constructeurs automobiles mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Normes, Comportements &amp; Enjeux de Durabilité (GRM-CERDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Factors that Shape the Financial Performance and Firm Value of Electric Vehicle Manufacturers in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Séminaire international Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par cohérence d’ondelettes pour analyser la contagion entre marchés d’actions durant trois crises majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Journées internationales du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des risques industriels, assurantiels et financiers (IRIAF); Laboratoire d'économie de Poitiers (LéP), université de Poitiers, Jun 2024, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population aging and migration in high-income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Atta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North Korea Deterrence Games: Financial Instability and Economic Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales Lucia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications géo-économiques à long terme de la démographie japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque de la Société Française des Études Japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEJ – Société française des études japonaises; INALCO – Institut national des langues et civilisations orientales, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy prices and geopolitical dynamics: Cui bono?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : quelle contagion sur les marchés financiers des PECO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal detrended fluctuation analysis: evidence from 16 Central and Eastern European stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Atlas-AFMI, Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock markets and cultural dimensions : a comparison between Japan, South Korea and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal detrended fluctuation analysis : evidence from 16 Central and Eastern European stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CRIEF-MOFIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques culturelles et marchés financiers : une comparaison entre le Japon, la Corée du sud et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française d'Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Covid-19 and financial markets responses”, Panel – Covid19 and international business : change of era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EIBA Décembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un effet janvier sur les marchés des actions des pays d’Europe centrale et orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s stock long term analysis: a Japanese company impacted by the financial crisis, a major fraud scandal and its strategy in energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barsac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre effet janvier dans les pays d’Europe centrale et orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison internationale d’indices islamiques et conventionnels sur des marchés d’actions : analyse de l’efficience faible et de la volatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s market valuation in the midst of a long term turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23st International Euro-Asia Research Conference "The Globalisation of Euro-Asian Management: Challenges, Risks and Opportunities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie solidaire pouvant relever les défis locaux ? Le cas du projet Made In Local à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’effet lundi sur les marchés d’Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché des actions de Beyrouth est-il efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake’s effects on electric power companies financial situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Euro-Asia Research Conference "Overcoming the limits to growth and human development: Managerial Challenges - Asian and European Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO’s stock behavior in the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un indice de développement humain des entreprises (IDHE). Comparaison des sociétés du CAC40 et des groupes mutualistes et coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées internationales de recherche – Gestion des entreprises sociales et solidaires (GESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Ré-)ouverture des marchés d’actions et efficience : le cas des Bourses d’Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PER and PBR in China : where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO après Fukushima : résistance ou résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de la SociétéFrançaise des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is crowdfunding challenging conventional financing? The case of French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO after Fukushima resistance or resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-Asia International Research Seminar "Asian Development, Institutional Change and Business Strategy in an unstable World Economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité de la nouvelle recomposition du capital dans les keiretsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Loulmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atla-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese stock market 3 years after Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euro-Asie conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima : quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de la Société Française des Etudes Japonaises "Le Japon au XXIème siècle : dynamiques et mutations",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the French banking groups facing the 2007-2012 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives françaises dans la crise : l’occasion d’un retour aux valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIRIEC International Research Conference on Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great East Japan Earthquake and the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des caractéristiques économétriques de trois marchés des actions asiatiques : Chine, Inde et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gupta Prateek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de l’assainissement du système bancaire chinois de 1998 à 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengwen Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of democracy among associates: the case of local general assemblies of French cooperative banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative market valuation of family and non-family business in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amann Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’expertise dans l’analyse du risque-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROPAS "Prospective et processus d'action stratégique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de financement, système juridique et investissement des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFC 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of R&D expenditures in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiharu Noma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Finance and Banking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the R&D expenses in the Japanese pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values in Contemporary International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2025, 9781003541905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05407649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values in contemporary international business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2025, Routledge Frontiers in the Development of International Business, Management and Marketing, 978-1-032-88988-7 (hardback) ; 978-1-032-89245-0 ; 978-1-003-54190-5 (eBook). </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003541905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Organizations. Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2024, 978-1-0326-9834-2 (Paperback) ; 978-1-0326-9549-5 (Hardback) ; 978-1-0326-9831-1 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and organizations – Challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2024, Frontiers in the Development of International Business Management, Marin Marinov; Svetlana Marinova, 978-1-0326-9549-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer la croissance économique de la Chine en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour, 2022, 979-10-300-0798-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Transition and International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780429317194. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429317194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Plot-Vicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2018, 978-2311400113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2017, Ulrike Mayrhofer, 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2017, 978-2-311-40397-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux défis du management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 2013, 978-2-297-03845-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan's Demographic Decline and its Geoeconomic Implications in the Long Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucía Morales; Bernadette Andreosso-O'Callaghan; Daniel Rajmil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoeconomics of the Sustainable Development Goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.247-261, 2025, Frontiers of Geoeconomics, Geopolitics and Sustainability, 978-1-032-65580-2 (hardback) ; 978-1-032-65584-0 (paperback) ; 978-1-032-65585-7 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés financiers sont-ils résilients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-332, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficience pour les marchés des actions des pays d’Europe Centrale et Orientale ? Une analyse multifractale des fluctuations redressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international, résilience et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.201-220, 2024, Collection Atlas AFMI, 978-2-311-41373-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the energy sector and evolving energy mix: a Europe-Asia comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Andréosso-O’Callaghan; Daniel Rajmil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical uncertainty and international business. Shaping our Future World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2024, New Horizons in International Business, 978-1-03532-540-5 (hardback) ; 978-1-03532-541-2 (eBook). </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035325412.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et marchés des actions : quelle résilience pour l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Kamden; Suzane M. Apitsa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, Management &amp; société, 2024, Collection Business Science Institute, 978-2-37687-935-0 (papier) ; 978-23-7687-936-7 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et risques financiers suite à une catastrophe naturelle – Le cas de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Audiffren; Valérie-Inés De La Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’identification à l’acceptabilité sociale des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-62, 2024, 978-2753-594012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques culturelles et marchés financiers en Asie du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel. 14, Périphéries et centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Philippe Picquier, pp.341-351, 2024, 978-2-8097-16498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Markets and Cultural Dimensions: A Comparison Between Japan, South Korea and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Europe Industrial Connectivity in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.193-212, 2022, 9781786308627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic policy and the Covid-19 crisis – The macroeconomic response in the US, Europe and East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.61-81, 2021, 978-0-367-72137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : stock markets responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 and international business – change of era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.125-139, 2021, 978-0-367-62324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China looking for a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot; Sophie Nivoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Transition and International Business Managing Through Change and Crises in the Global Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-84, 2019, 9780367321970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO après Fukushima : résistance ou résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUVARD J., PATIN C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 12 - Autour de l’image : arts graphiques et culture visuelle au Japon : Actes du douzième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.645-660, 2018, 978-2-8097-1393-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake’s Effects on Electric Power Companies’ Financial Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Nations and Multinationals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave MacMillan; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2018, 978-3-030-00912-0. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00913-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PER and PBR effect in China – Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s global political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima en 2011 : quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARTINE J., MALINAS D.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 11- Le Japon au début du XXIe siècle : dynamiques et mutations. Actes du onzième colloque de la Société Française des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2017, Sciences humaines Japon, 978-2-8097-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima en 2011: quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARTINE J., MALINAS D.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon au début du XXIe siècle : dynamiques et mutations. Actes du onzième colloque de la Société Française des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2017, Japon Pluriel, 978-2-8097-1226-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en quête d’un nouveau modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.67-88, 2017, ISBN : 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is crowdfunding sharia compliant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Crowdfunding: Positive, Normative and Critical Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.185-198, 2016, 9781785603150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives dans la crise : retour aux valeurs, méthode Coué ou alibi sociétal (social washing) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises solidaires – L’économie sociale et solidaire en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.203-216, 2015, 978-2-7535-4017-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Beamish - Les alliances internationales et la performance des joint ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.160-179, 2014, 978-2-84769-631-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and limits of globalisation as an investment-creating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradoxes of globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan, pp.312, 2010, 023027868X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la globalisation comme processus créateur d'investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.253-278, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PBR and MVA factors in the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Corporate Structures and Cultures in Asia. The impact of globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.119-132, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the PER effect exist in the Japanese market ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Relations between Asia and Europe: Organization, Control, Trade and Investment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos publishing, pp.65-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation par les flux : l'apport des liquidités disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN22009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId243"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.94658753709px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Nivoix </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Sciences de GestionUniversité de Poitiers, laboratoire CEREGE (UR 13564)sophie.nivoix@univ-poitiers.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do financial markets in central and eastern European countries experience post-crisis mean reversion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp. 1194-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet coherence approach to analyze contagion between equity markets during three major crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEC stock markets in the post-communist era: evolutions and convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debatte: Journal of Contemporary Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25739638.2024.2380154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : Quelle contagion sur les marchés financiers des PECO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (320), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.320.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture professionnelle entrepreneuriale au service de l'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04822261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativité de la qualité du marché des actions : cas des marchés boursiers du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.15-39. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Geo-Economic Consequences of Japanese Demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402659.2023.2255549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne consommons nous pas systématiquement de façon responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04811201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la certification du commerce équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences de la guerre en Ukraine pour les entreprises cotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance face à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des firmes : quels impacts de la crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les ressources dans le Management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikmen Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086408ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un effet janvier sur les actions des pays d’Europe Centrale et Orientale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 303-304, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.303.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet lundi sur les marchés d’Europe Centrale et Orientale : un élément à intégrer dans une stratégie d’investissement internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.138-152. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1072647ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie solidaire pouvant relever les défis locaux? Le cas du projet “Made in local” à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, pp.112-132. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.209.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The other January effect in the Central and Eastern Europe stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.16-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.160.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s market valuation in the midst of a long term turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Global Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Edition on “European economic issues and Asian responses”, 8 (2), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14666/2194-7759-8-2-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063702ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noter humainement les entreprises : une proposition d’indice de développement humain des entreprises (IDHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.114.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché des actions de Beyrouth est-il efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.297.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tokyo Electric Power Company and the Nikkei: 1985 to 2016 including the Fukushima disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.979-1010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11130/jei.2018.33.1.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse synoptique des recherches menées en management international : le cas de la conférence Atlas AFMI 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063701ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO’s (Tokyo Electric Power Co Holdings) Stock Behaviour in the Long Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14665/1614-4007-24-2-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives : de l’idéal solidaire à la réalité des salaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.101-111. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035590ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme Social et Solidaire vu par ses clients village vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the French Cooperative Banking Groups Facing the 2007-2012 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China USA Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1537-1514/2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake and Stock Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.1237-1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des caractéristiques économétriques de trois marchés des actions en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.266.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation boursière comparée des entreprises familiales et non familiales au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amann Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes financières et sensibilité aux cash flows : influence de l'affiliation des firmes japonaises à un groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.071.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de l'expertise dans l'analyse du risque-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.105-124. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.002.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of R&D expenditures in Japan's pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des investissements aux cash flows et degré de contrainte financière des firmes : le cas des keiretsu japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.72-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la gouvernance sur le niveau des disponibilités des entreprises : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des dépenses de R&D au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 247-248, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation du bien-être au sein des régions françaises dans une approche de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Masne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.93-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of R&D expenditures in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiharu Noma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.89-920. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-629X.2010.00345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du mode de paiement lors des fusions et acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 178-179, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing constraints, legal system and investment of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of group affiliation on the risk-taking of Japanese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603100701765208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of the PER effect in the financial market of CEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied research in finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective d'un siècle de fusions-acquisitions en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.52-73. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.026.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D expenses and share value in the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesian capital market review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernances de l'innovation au Japon : impact sur la rentabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Loulmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8), pp.1571-1596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aversion au risque: pourquoi est-ce si difficile à mesurer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.015.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les français et les vacances à la campagne. Des pratiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le book-to-market : quelles capacités prédictives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 163, pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vacances en hébergement non marchand. Entre désir de convivialité et recherche d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 249, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de croissance contre valeurs de rendement : l'impossible stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aversion au risque : quels liens avec l'effet de dotation et le degré d'internalité des investisseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, pp.4-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision financière et rationalité : une analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.26-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividend pay-outs and leverage in Japanese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations liées au changement de monnaie et conversion des unités monétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3-4, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentabilité et risque des actions européennes: une analyse au travers du PER et du book to market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratios pertinents à la Bourse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse financière : la revue de la société française des analystes financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 113, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un retour à la moyenne sur les marchés financiers des PECO après les crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité économique du Japon face aux défis énergétiques : le cas du secteur de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque de la Société française des études japonaises : Le singulier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des études japonaises (SFEJ); Université Bordeaux Montaigne, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants financiers du ROE et du Price-to-Book des principaux constructeurs automobiles mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Normes, Comportements &amp; Enjeux de Durabilité (GRM-CERDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a mean reversion in CEEC financial markets after the crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e conférence ATLAS-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Management International (AFMI); Excelia Business School; IAE La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Factors that Shape the Financial Performance and Firm Value of Electric Vehicle Manufacturers in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Séminaire international Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par cohérence d’ondelettes pour analyser la contagion entre marchés d’actions durant trois crises majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Journées internationales du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des risques industriels, assurantiels et financiers (IRIAF); Laboratoire d'économie de Poitiers (LéP), université de Poitiers, Jun 2024, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North Korea Deterrence Games: Financial Instability and Economic Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales Lucia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population aging and migration in high-income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Atta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications géo-économiques à long terme de la démographie japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque de la Société Française des Études Japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEJ – Société française des études japonaises; INALCO – Institut national des langues et civilisations orientales, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy prices and geopolitical dynamics: Cui bono?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : quelle contagion sur les marchés financiers des PECO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal detrended fluctuation analysis: evidence from 16 Central and Eastern European stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Atlas-AFMI, Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock markets and cultural dimensions : a comparison between Japan, South Korea and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal detrended fluctuation analysis : evidence from 16 Central and Eastern European stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CRIEF-MOFIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques culturelles et marchés financiers : une comparaison entre le Japon, la Corée du sud et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française d'Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Covid-19 and financial markets responses”, Panel – Covid19 and international business : change of era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EIBA Décembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un effet janvier sur les marchés des actions des pays d’Europe centrale et orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s stock long term analysis: a Japanese company impacted by the financial crisis, a major fraud scandal and its strategy in energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barsac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre effet janvier dans les pays d’Europe centrale et orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison internationale d’indices islamiques et conventionnels sur des marchés d’actions : analyse de l’efficience faible et de la volatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie solidaire pouvant relever les défis locaux ? Le cas du projet Made In Local à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s market valuation in the midst of a long term turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23st International Euro-Asia Research Conference "The Globalisation of Euro-Asian Management: Challenges, Risks and Opportunities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’effet lundi sur les marchés d’Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché des actions de Beyrouth est-il efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake’s effects on electric power companies financial situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Euro-Asia Research Conference "Overcoming the limits to growth and human development: Managerial Challenges - Asian and European Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO’s stock behavior in the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un indice de développement humain des entreprises (IDHE). Comparaison des sociétés du CAC40 et des groupes mutualistes et coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées internationales de recherche – Gestion des entreprises sociales et solidaires (GESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Ré-)ouverture des marchés d’actions et efficience : le cas des Bourses d’Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PER and PBR in China : where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO après Fukushima : résistance ou résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de la SociétéFrançaise des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is crowdfunding challenging conventional financing? The case of French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO after Fukushima resistance or resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-Asia International Research Seminar "Asian Development, Institutional Change and Business Strategy in an unstable World Economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité de la nouvelle recomposition du capital dans les keiretsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Loulmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atla-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese stock market 3 years after Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euro-Asie conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima : quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de la Société Française des Etudes Japonaises "Le Japon au XXIème siècle : dynamiques et mutations",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the French banking groups facing the 2007-2012 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives françaises dans la crise : l’occasion d’un retour aux valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIRIEC International Research Conference on Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great East Japan Earthquake and the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des caractéristiques économétriques de trois marchés des actions asiatiques : Chine, Inde et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gupta Prateek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de l’assainissement du système bancaire chinois de 1998 à 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengwen Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of democracy among associates: the case of local general assemblies of French cooperative banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative market valuation of family and non-family business in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amann Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’expertise dans l’analyse du risque-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROPAS "Prospective et processus d'action stratégique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of R&D expenditures in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiharu Noma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Finance and Banking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de financement, système juridique et investissement des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFC 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the R&D expenses in the Japanese pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values in Contemporary International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2025, 9781003541905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05407649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values in contemporary international business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2025, Routledge Frontiers in the Development of International Business, Management and Marketing, 978-1-032-88988-7 (hardback) ; 978-1-032-89245-0 ; 978-1-003-54190-5 (eBook). </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003541905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Organizations. Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2024, 978-1-0326-9834-2 (Paperback) ; 978-1-0326-9549-5 (Hardback) ; 978-1-0326-9831-1 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and organizations – Challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2024, Frontiers in the Development of International Business Management, Marin Marinov; Svetlana Marinova, 978-1-0326-9549-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer la croissance économique de la Chine en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour, 2022, 979-10-300-0798-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Transition and International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780429317194. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429317194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Plot-Vicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2018, 978-2311400113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2017, Ulrike Mayrhofer, 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2017, 978-2-311-40397-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux défis du management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 2013, 978-2-297-03845-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan's Demographic Decline and its Geoeconomic Implications in the Long Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucía Morales; Bernadette Andreosso-O'Callaghan; Daniel Rajmil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoeconomics of the Sustainable Development Goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.247-261, 2025, Frontiers of Geoeconomics, Geopolitics and Sustainability, 978-1-032-65580-2 (hardback) ; 978-1-032-65584-0 (paperback) ; 978-1-032-65585-7 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dimension of Scientific Research: Impact on Development and Innovation in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.159-179, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01141-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés financiers sont-ils résilients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-332, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficience pour les marchés des actions des pays d’Europe Centrale et Orientale ? Une analyse multifractale des fluctuations redressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international, résilience et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.201-220, 2024, Collection Atlas AFMI, 978-2-311-41373-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the energy sector and evolving energy mix: a Europe-Asia comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Andréosso-O’Callaghan; Daniel Rajmil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical uncertainty and international business. Shaping our Future World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2024, New Horizons in International Business, 978-1-03532-540-5 (hardback) ; 978-1-03532-541-2 (eBook). </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035325412.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et marchés des actions : quelle résilience pour l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Kamden; Suzane M. Apitsa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, Management &amp; société, 2024, Collection Business Science Institute, 978-2-37687-935-0 (papier) ; 978-23-7687-936-7 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et risques financiers suite à une catastrophe naturelle – Le cas de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Audiffren; Valérie-Inés De La Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’identification à l’acceptabilité sociale des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-62, 2024, 978-2753-594012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques culturelles et marchés financiers en Asie du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel. 14, Périphéries et centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Philippe Picquier, pp.341-351, 2024, 978-2-8097-16498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Markets and Cultural Dimensions: A Comparison Between Japan, South Korea and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Europe Industrial Connectivity in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.193-212, 2022, 9781786308627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic policy and the Covid-19 crisis – The macroeconomic response in the US, Europe and East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.61-81, 2021, 978-0-367-72137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : stock markets responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 and international business – change of era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.125-139, 2021, 978-0-367-62324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China looking for a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot; Sophie Nivoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Transition and International Business Managing Through Change and Crises in the Global Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-84, 2019, 9780367321970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO après Fukushima : résistance ou résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUVARD J., PATIN C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 12 - Autour de l’image : arts graphiques et culture visuelle au Japon : Actes du douzième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.645-660, 2018, 978-2-8097-1393-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake’s Effects on Electric Power Companies’ Financial Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Nations and Multinationals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave MacMillan; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2018, 978-3-030-00912-0. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00913-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PER and PBR effect in China – Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s global political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima en 2011 : quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARTINE J., MALINAS D.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 11- Le Japon au début du XXIe siècle : dynamiques et mutations. Actes du onzième colloque de la Société Française des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2017, Sciences humaines Japon, 978-2-8097-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima en 2011: quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARTINE J., MALINAS D.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon au début du XXIe siècle : dynamiques et mutations. Actes du onzième colloque de la Société Française des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2017, Japon Pluriel, 978-2-8097-1226-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en quête d’un nouveau modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.67-88, 2017, ISBN : 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is crowdfunding sharia compliant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Crowdfunding: Positive, Normative and Critical Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.185-198, 2016, 9781785603150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives dans la crise : retour aux valeurs, méthode Coué ou alibi sociétal (social washing) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises solidaires – L’économie sociale et solidaire en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.203-216, 2015, 978-2-7535-4017-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Beamish - Les alliances internationales et la performance des joint ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.160-179, 2014, 978-2-84769-631-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and limits of globalisation as an investment-creating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradoxes of globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan, pp.312, 2010, 023027868X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la globalisation comme processus créateur d'investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.253-278, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PBR and MVA factors in the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Corporate Structures and Cultures in Asia. The impact of globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.119-132, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the PER effect exist in the Japanese market ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Relations between Asia and Europe: Organization, Control, Trade and Investment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos publishing, pp.65-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation par les flux : l'apport des liquidités disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN22009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050180v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Riahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belhassine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rajmil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25739638.2024.2380154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822261v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690248v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0011" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazahra Ouchrif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2023.2255549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikmen Laure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086408ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.303.0129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106564v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0112" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555607v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072647ar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.160.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02617461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14666/2194-7759-8-2-004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Milliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063702ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.297.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2018.33.1.979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14665/1614-4007-24-2-005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire Jean-Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063701ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035590ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1537-1514/2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gupta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.266.0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amann Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Saidani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.071.0037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.002.0105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jilani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Jahan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikiharu Noma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-629X.2010.00345.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMZ8LXLD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967157v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100701765208" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Briciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.026.0052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loulmet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.015.0065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berdot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281613v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281609v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952910v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363668v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Atta" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Andr&#233;osso-O'Callaghan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morales Lucia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363670v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363663v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665436v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530316v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557319v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153034v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106560v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133007v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133020v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133012v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Ouchrif" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879840v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144860v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144858v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879839v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144879v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144870v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144882v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144875v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Guo" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144867v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144887v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879843v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144906v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144901v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879846v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144891v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144908v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144914v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gupta Prateek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144921v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwen Chen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144932v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144931v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144926v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144941v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144935v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407649v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Viegas-Pires" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113074v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Values-in-Contemporary-International-Business/Goxe-Nivoix-Viegas-Pires/p/book/9781032889887" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003541905" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Internationalization-and-Organizations-Challenges-and-Prospects/Davoine-Furrer-Nivoix/p/book/9781032695495" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522037v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022152v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513017v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economic-Transition-and-International-Business-Managing-Through-Change/Milliot-Nivoix/p/book/9780367321970" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429317194" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871488v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibierge" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Koehl" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560937v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560930v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958959v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbone Valentina" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281587v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788673v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952924v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Morales" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325412.00012" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952820v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522054v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04401481v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077082v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530314v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530307v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543447v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446850v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfej.asso.fr/?p=178" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515276v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-00913-7_8" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00913-7_8" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144845v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446963v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfej.asso.fr/?p=189" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560923v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560946v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349633v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349631v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069664v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959066v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963658v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967172v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967179v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776679v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN22009" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Riahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belhassine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rajmil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25739638.2024.2380154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazahra Ouchrif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2023.2255549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikmen Laure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086408ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.303.0129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072647ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.160.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02617461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14666/2194-7759-8-2-004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Milliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063702ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.297.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2018.33.1.979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire Jean-Paul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063701ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14665/1614-4007-24-2-005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035590ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1537-1514/2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gupta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.266.0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amann Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Saidani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.071.0037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.002.0105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jilani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Jahan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikiharu Noma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-629X.2010.00345.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMZ8LXLD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Briciu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100701765208" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.026.0052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loulmet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.015.0065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berdot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Andr&#233;osso-O'Callaghan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morales Lucia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Atta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Ouchrif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Guo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144901v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gupta Prateek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwen Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144932v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144937v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Viegas-Pires" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Values-in-Contemporary-International-Business/Goxe-Nivoix-Viegas-Pires/p/book/9781032889887" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003541905" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Internationalization-and-Organizations-Challenges-and-Prospects/Davoine-Furrer-Nivoix/p/book/9781032695495" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economic-Transition-and-International-Business-Managing-Through-Change/Milliot-Nivoix/p/book/9780367321970" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429317194" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibierge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Koehl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbone Valentina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579164v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01141-1_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Morales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325412.00012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04401481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077082v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446850v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfej.asso.fr/?p=178" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515276v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-00913-7_8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00913-7_8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfej.asso.fr/?p=189" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560923v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349633v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN22009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>