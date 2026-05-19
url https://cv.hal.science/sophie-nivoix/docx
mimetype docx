--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.94658753709px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Nivoix </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Sciences de GestionUniversité de Poitiers, laboratoire CEREGE (UR 13564)sophie.nivoix@univ-poitiers.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do financial markets in central and eastern European countries experience post-crisis mean reversion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp. 1194-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet coherence approach to analyze contagion between equity markets during three major crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEC stock markets in the post-communist era: evolutions and convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debatte: Journal of Contemporary Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25739638.2024.2380154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : Quelle contagion sur les marchés financiers des PECO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (320), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.320.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture professionnelle entrepreneuriale au service de l'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04822261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativité de la qualité du marché des actions : cas des marchés boursiers du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.15-39. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Geo-Economic Consequences of Japanese Demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402659.2023.2255549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne consommons nous pas systématiquement de façon responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04811201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la certification du commerce équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences de la guerre en Ukraine pour les entreprises cotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance face à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des firmes : quels impacts de la crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les ressources dans le Management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikmen Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086408ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un effet janvier sur les actions des pays d’Europe Centrale et Orientale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 303-304, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.303.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet lundi sur les marchés d’Europe Centrale et Orientale : un élément à intégrer dans une stratégie d’investissement internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.138-152. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1072647ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie solidaire pouvant relever les défis locaux? Le cas du projet “Made in local” à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, pp.112-132. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.209.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The other January effect in the Central and Eastern Europe stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.16-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.160.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s market valuation in the midst of a long term turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Global Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Edition on “European economic issues and Asian responses”, 8 (2), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14666/2194-7759-8-2-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063702ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noter humainement les entreprises : une proposition d’indice de développement humain des entreprises (IDHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.114.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché des actions de Beyrouth est-il efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.297.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tokyo Electric Power Company and the Nikkei: 1985 to 2016 including the Fukushima disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.979-1010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11130/jei.2018.33.1.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse synoptique des recherches menées en management international : le cas de la conférence Atlas AFMI 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063701ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO’s (Tokyo Electric Power Co Holdings) Stock Behaviour in the Long Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14665/1614-4007-24-2-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives : de l’idéal solidaire à la réalité des salaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.101-111. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035590ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme Social et Solidaire vu par ses clients village vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the French Cooperative Banking Groups Facing the 2007-2012 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China USA Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1537-1514/2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake and Stock Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.1237-1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des caractéristiques économétriques de trois marchés des actions en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.266.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation boursière comparée des entreprises familiales et non familiales au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amann Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes financières et sensibilité aux cash flows : influence de l'affiliation des firmes japonaises à un groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.071.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de l'expertise dans l'analyse du risque-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.105-124. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.002.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of R&D expenditures in Japan's pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des investissements aux cash flows et degré de contrainte financière des firmes : le cas des keiretsu japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.72-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la gouvernance sur le niveau des disponibilités des entreprises : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des dépenses de R&D au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 247-248, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation du bien-être au sein des régions françaises dans une approche de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Masne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.93-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of R&D expenditures in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiharu Noma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.89-920. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-629X.2010.00345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du mode de paiement lors des fusions et acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 178-179, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing constraints, legal system and investment of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of group affiliation on the risk-taking of Japanese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603100701765208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of the PER effect in the financial market of CEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied research in finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective d'un siècle de fusions-acquisitions en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.52-73. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.026.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D expenses and share value in the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesian capital market review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernances de l'innovation au Japon : impact sur la rentabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Loulmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8), pp.1571-1596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aversion au risque: pourquoi est-ce si difficile à mesurer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.015.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les français et les vacances à la campagne. Des pratiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le book-to-market : quelles capacités prédictives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 163, pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vacances en hébergement non marchand. Entre désir de convivialité et recherche d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 249, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de croissance contre valeurs de rendement : l'impossible stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aversion au risque : quels liens avec l'effet de dotation et le degré d'internalité des investisseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, pp.4-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision financière et rationalité : une analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.26-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividend pay-outs and leverage in Japanese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations liées au changement de monnaie et conversion des unités monétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3-4, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentabilité et risque des actions européennes: une analyse au travers du PER et du book to market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratios pertinents à la Bourse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse financière : la revue de la société française des analystes financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 113, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un retour à la moyenne sur les marchés financiers des PECO après les crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité économique du Japon face aux défis énergétiques : le cas du secteur de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque de la Société française des études japonaises : Le singulier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des études japonaises (SFEJ); Université Bordeaux Montaigne, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants financiers du ROE et du Price-to-Book des principaux constructeurs automobiles mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Normes, Comportements &amp; Enjeux de Durabilité (GRM-CERDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a mean reversion in CEEC financial markets after the crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e conférence ATLAS-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Management International (AFMI); Excelia Business School; IAE La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Factors that Shape the Financial Performance and Firm Value of Electric Vehicle Manufacturers in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Séminaire international Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par cohérence d’ondelettes pour analyser la contagion entre marchés d’actions durant trois crises majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Journées internationales du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des risques industriels, assurantiels et financiers (IRIAF); Laboratoire d'économie de Poitiers (LéP), université de Poitiers, Jun 2024, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North Korea Deterrence Games: Financial Instability and Economic Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales Lucia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population aging and migration in high-income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Atta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications géo-économiques à long terme de la démographie japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque de la Société Française des Études Japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEJ – Société française des études japonaises; INALCO – Institut national des langues et civilisations orientales, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy prices and geopolitical dynamics: Cui bono?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : quelle contagion sur les marchés financiers des PECO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal detrended fluctuation analysis: evidence from 16 Central and Eastern European stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Atlas-AFMI, Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock markets and cultural dimensions : a comparison between Japan, South Korea and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal detrended fluctuation analysis : evidence from 16 Central and Eastern European stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CRIEF-MOFIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques culturelles et marchés financiers : une comparaison entre le Japon, la Corée du sud et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française d'Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Covid-19 and financial markets responses”, Panel – Covid19 and international business : change of era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EIBA Décembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un effet janvier sur les marchés des actions des pays d’Europe centrale et orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s stock long term analysis: a Japanese company impacted by the financial crisis, a major fraud scandal and its strategy in energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barsac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre effet janvier dans les pays d’Europe centrale et orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison internationale d’indices islamiques et conventionnels sur des marchés d’actions : analyse de l’efficience faible et de la volatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie solidaire pouvant relever les défis locaux ? Le cas du projet Made In Local à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s market valuation in the midst of a long term turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23st International Euro-Asia Research Conference "The Globalisation of Euro-Asian Management: Challenges, Risks and Opportunities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’effet lundi sur les marchés d’Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché des actions de Beyrouth est-il efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake’s effects on electric power companies financial situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Euro-Asia Research Conference "Overcoming the limits to growth and human development: Managerial Challenges - Asian and European Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO’s stock behavior in the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un indice de développement humain des entreprises (IDHE). Comparaison des sociétés du CAC40 et des groupes mutualistes et coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées internationales de recherche – Gestion des entreprises sociales et solidaires (GESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Ré-)ouverture des marchés d’actions et efficience : le cas des Bourses d’Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PER and PBR in China : where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO après Fukushima : résistance ou résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de la SociétéFrançaise des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is crowdfunding challenging conventional financing? The case of French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO after Fukushima resistance or resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-Asia International Research Seminar "Asian Development, Institutional Change and Business Strategy in an unstable World Economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité de la nouvelle recomposition du capital dans les keiretsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Loulmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atla-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese stock market 3 years after Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euro-Asie conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima : quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de la Société Française des Etudes Japonaises "Le Japon au XXIème siècle : dynamiques et mutations",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the French banking groups facing the 2007-2012 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives françaises dans la crise : l’occasion d’un retour aux valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIRIEC International Research Conference on Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great East Japan Earthquake and the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des caractéristiques économétriques de trois marchés des actions asiatiques : Chine, Inde et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gupta Prateek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de l’assainissement du système bancaire chinois de 1998 à 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengwen Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of democracy among associates: the case of local general assemblies of French cooperative banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative market valuation of family and non-family business in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amann Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’expertise dans l’analyse du risque-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROPAS "Prospective et processus d'action stratégique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of R&D expenditures in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiharu Noma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Finance and Banking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de financement, système juridique et investissement des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFC 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the R&D expenses in the Japanese pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values in Contemporary International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2025, 9781003541905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05407649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values in contemporary international business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2025, Routledge Frontiers in the Development of International Business, Management and Marketing, 978-1-032-88988-7 (hardback) ; 978-1-032-89245-0 ; 978-1-003-54190-5 (eBook). </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003541905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Organizations. Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2024, 978-1-0326-9834-2 (Paperback) ; 978-1-0326-9549-5 (Hardback) ; 978-1-0326-9831-1 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and organizations – Challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2024, Frontiers in the Development of International Business Management, Marin Marinov; Svetlana Marinova, 978-1-0326-9549-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer la croissance économique de la Chine en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour, 2022, 979-10-300-0798-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Transition and International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780429317194. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429317194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Plot-Vicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2018, 978-2311400113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2017, Ulrike Mayrhofer, 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2017, 978-2-311-40397-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux défis du management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 2013, 978-2-297-03845-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan's Demographic Decline and its Geoeconomic Implications in the Long Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucía Morales; Bernadette Andreosso-O'Callaghan; Daniel Rajmil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoeconomics of the Sustainable Development Goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.247-261, 2025, Frontiers of Geoeconomics, Geopolitics and Sustainability, 978-1-032-65580-2 (hardback) ; 978-1-032-65584-0 (paperback) ; 978-1-032-65585-7 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dimension of Scientific Research: Impact on Development and Innovation in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.159-179, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01141-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés financiers sont-ils résilients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-332, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficience pour les marchés des actions des pays d’Europe Centrale et Orientale ? Une analyse multifractale des fluctuations redressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international, résilience et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.201-220, 2024, Collection Atlas AFMI, 978-2-311-41373-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the energy sector and evolving energy mix: a Europe-Asia comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Andréosso-O’Callaghan; Daniel Rajmil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical uncertainty and international business. Shaping our Future World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2024, New Horizons in International Business, 978-1-03532-540-5 (hardback) ; 978-1-03532-541-2 (eBook). </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035325412.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et marchés des actions : quelle résilience pour l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Kamden; Suzane M. Apitsa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, Management &amp; société, 2024, Collection Business Science Institute, 978-2-37687-935-0 (papier) ; 978-23-7687-936-7 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et risques financiers suite à une catastrophe naturelle – Le cas de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Audiffren; Valérie-Inés De La Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’identification à l’acceptabilité sociale des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-62, 2024, 978-2753-594012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques culturelles et marchés financiers en Asie du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel. 14, Périphéries et centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Philippe Picquier, pp.341-351, 2024, 978-2-8097-16498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Markets and Cultural Dimensions: A Comparison Between Japan, South Korea and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Europe Industrial Connectivity in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.193-212, 2022, 9781786308627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic policy and the Covid-19 crisis – The macroeconomic response in the US, Europe and East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.61-81, 2021, 978-0-367-72137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : stock markets responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 and international business – change of era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.125-139, 2021, 978-0-367-62324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China looking for a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot; Sophie Nivoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Transition and International Business Managing Through Change and Crises in the Global Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-84, 2019, 9780367321970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO après Fukushima : résistance ou résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUVARD J., PATIN C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 12 - Autour de l’image : arts graphiques et culture visuelle au Japon : Actes du douzième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.645-660, 2018, 978-2-8097-1393-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake’s Effects on Electric Power Companies’ Financial Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Nations and Multinationals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave MacMillan; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2018, 978-3-030-00912-0. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00913-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PER and PBR effect in China – Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s global political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima en 2011 : quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARTINE J., MALINAS D.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 11- Le Japon au début du XXIe siècle : dynamiques et mutations. Actes du onzième colloque de la Société Française des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2017, Sciences humaines Japon, 978-2-8097-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima en 2011: quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARTINE J., MALINAS D.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon au début du XXIe siècle : dynamiques et mutations. Actes du onzième colloque de la Société Française des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2017, Japon Pluriel, 978-2-8097-1226-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en quête d’un nouveau modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.67-88, 2017, ISBN : 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is crowdfunding sharia compliant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Crowdfunding: Positive, Normative and Critical Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.185-198, 2016, 9781785603150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives dans la crise : retour aux valeurs, méthode Coué ou alibi sociétal (social washing) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises solidaires – L’économie sociale et solidaire en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.203-216, 2015, 978-2-7535-4017-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Beamish - Les alliances internationales et la performance des joint ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.160-179, 2014, 978-2-84769-631-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and limits of globalisation as an investment-creating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradoxes of globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan, pp.312, 2010, 023027868X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la globalisation comme processus créateur d'investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.253-278, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PBR and MVA factors in the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Corporate Structures and Cultures in Asia. The impact of globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.119-132, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the PER effect exist in the Japanese market ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Relations between Asia and Europe: Organization, Control, Trade and Investment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos publishing, pp.65-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation par les flux : l'apport des liquidités disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN22009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:113.94658753709px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sophie Nivoix </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure en Sciences de GestionUniversité de Poitiers, laboratoire CEREGE (UR 13564)sophie.nivoix@univ-poitiers.fr</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wavelet coherence approach to analyze contagion between equity markets during three major crises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (1), pp.139-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do financial markets in central and eastern European countries experience post-crisis mean reversion?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 45 (3), pp. 1194-1208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CEEC stock markets in the post-communist era: evolutions and convergences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Debatte: Journal of Contemporary Central and Eastern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/25739638.2024.2380154⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04677118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relativité de la qualité du marché des actions : cas des marchés boursiers du Maghreb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatimazahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 133, pp.15-39. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.133.0015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La culture professionnelle entrepreneuriale au service de l'internationalisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 62, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04822261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : Quelle contagion sur les marchés financiers des PECO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 2023 (320), pp.11-23. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.320.0011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04690248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Are the Geo-Economic Consequences of Japanese Demography?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Peace Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10402659.2023.2255549⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04217439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi ne consommons nous pas systématiquement de façon responsable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 63, pp.15-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04811201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la certification du commerce équitable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 59, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles sont les conséquences de la guerre en Ukraine pour les entreprises cotées ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 60, pp.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation des firmes : quels impacts de la crise sanitaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 58, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiance face à l'incertitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Petit Économiste : L'actualité économique en Charentes, Poitou et Nouvelle-Aquitaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04085149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur les ressources dans le Management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dikmen Laure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 25, pp.10-17. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1086408ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un effet janvier sur les actions des pays d’Europe Centrale et Orientale?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 303-304, pp.125-138. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.303.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet lundi sur les marchés d’Europe Centrale et Orientale : un élément à intégrer dans une stratégie d’investissement internationale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 24 (2), pp.138-152. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1072647ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie solidaire pouvant relever les défis locaux? Le cas du projet “Made in local” à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Morin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vie et Sciences de l'Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 209, pp.112-132. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/vse.209.0112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The other January effect in the Central and Eastern Europe stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bankers Markets &amp; Investors : an academic &amp; professional review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 160, pp.16-43. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/bmi.160.9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s market valuation in the midst of a long term turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal Global Policy and Governance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Special Edition on “European economic issues and Asian responses”, 8 (2), pp.71-94. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14666/2194-7759-8-2-004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier thématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Lemaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 20, pp.15-25. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063702ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04454668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noter humainement les entreprises : une proposition d’indice de développement humain des entreprises (IDHE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.114.0043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché des actions de Beyrouth est-il efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.297.0067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02555596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Tokyo Electric Power Company and the Nikkei: 1985 to 2016 including the Fukushima disaster</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Economic Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (1), pp.979-1010. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11130/jei.2018.33.1.979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO’s (Tokyo Electric Power Co Holdings) Stock Behaviour in the Long Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition Studies Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (2), pp.45-62. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14665/1614-4007-24-2-005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse synoptique des recherches menées en management international : le cas de la conférence Atlas AFMI 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1063701ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Banques coopératives : de l’idéal solidaire à la réalité des salaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale de l'Economie Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 339, pp.101-111. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1035590ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01390041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Tourisme Social et Solidaire vu par ses clients village vacances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Roy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Partances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.29-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01574152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the French Cooperative Banking Groups Facing the 2007-2012 Crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China USA Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (8), pp.375-390. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17265/1537-1514/2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01573593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake and Stock Prices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economics Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 35 (2), pp.1237-1261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01885285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation boursière comparée des entreprises familiales et non familiales au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amann Bruno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ebisu - Études Japonaises </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50, pp.7-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des caractéristiques économétriques de trois marchés des actions en Asie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prateek Gupta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 266, pp.75-87. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.266.0075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01370735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes financières et sensibilité aux cash flows : influence de l'affiliation des firmes japonaises à un groupe industriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 71, pp.37-54. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.071.0037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution de l'expertise dans l'analyse du risque-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospective et Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.105-124. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pstrat.002.0105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of R&D expenditures in Japan's pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia Pacific Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 18 (2), pp.225-240</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impact de la gouvernance sur le niveau des disponibilités des entreprises : le cas du Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Finance Contrôle Stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 14 (4), pp.67-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité des investissements aux cash flows et degré de contrainte financière des firmes : le cas des keiretsu japonais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Jilani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 6 (1), pp.72-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valorisation des dépenses de R&D au Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 247-248, pp.71-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une évaluation du bien-être au sein des régions françaises dans une approche de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Braconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éliane Jahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Le Masne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations - Revue d’économie et de management de l'innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 34 (1), pp.93-121</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of R&D expenditures in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiharu Noma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting and Finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 50 (4), pp.89-920. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-629X.2010.00345.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of group affiliation on the risk-taking of Japanese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Financial Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 19, pp.135-146. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09603100701765208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Financing constraints, legal system and investment of firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Euro-Mediterranean Economics and Finance Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (3), pp.190-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants du mode de paiement lors des fusions et acquisitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 178-179, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The analysis of the PER effect in the financial market of CEEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Goyeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of applied research in finance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1 (1), pp.18-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en perspective d'un siècle de fusions-acquisitions en Europe et aux Etats-Unis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Briciu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 26 (6), pp.52-73. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.026.0052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D expenses and share value in the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indonesian capital market review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernances de l'innovation au Japon : impact sur la rentabilité des entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Loulmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8), pp.1571-1596</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aversion au risque: pourquoi est-ce si difficile à mesurer?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 15, pp.65-77. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.015.0065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les français et les vacances à la campagne. Des pratiques contrastées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 98, pp.23-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le book-to-market : quelles capacités prédictives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 163, pp.19-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les vacances en hébergement non marchand. Entre désir de convivialité et recherche d'économie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espaces. Tourisme et loisirs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 249, pp.42-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeurs de croissance contre valeurs de rendement : l'impossible stratégie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Berdot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Léonard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie financière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 86, pp.363-373</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'aversion au risque : quels liens avec l'effet de dotation et le degré d'internalité des investisseurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 158, pp.4-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dividend pay-outs and leverage in Japanese firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 4, pp.185-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise de décision financière et rationalité : une analyse empirique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue du Financier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 151, pp.26-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes et représentations liées au changement de monnaie et conversion des unités monétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Roland-Lévy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économies et sociétés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 3-4, pp.175-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rentabilité et risque des actions européennes: une analyse au travers du PER et du book to market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 5, pp.133-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les ratios pertinents à la Bourse de Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Boutron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse financière : la revue de la société française des analystes financiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 113, pp.79-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants financiers du ROE et du Price-to-Book des principaux constructeurs automobiles mondiaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Normes, Comportements &amp; Enjeux de Durabilité (GRM-CERDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un retour à la moyenne sur les marchés financiers des PECO après les crises ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème Conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité économique du Japon face aux défis énergétiques : le cas du secteur de l'automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème colloque de la Société française des études japonaises : Le singulier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française des études japonaises (SFEJ); Université Bordeaux Montaigne, Dec 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is there a mean reversion in CEEC financial markets after the crises?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e conférence ATLAS-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Francophone de Management International (AFMI); Excelia Business School; IAE La Rochelle, May 2025, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05587438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the Factors that Shape the Financial Performance and Firm Value of Electric Vehicle Manufacturers in Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bing Xiao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28ème Séminaire international Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche par cohérence d’ondelettes pour analyser la contagion entre marchés d’actions durant trois crises majeures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montassar Riahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Belhassine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6es Journées internationales du Risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut des risques industriels, assurantiels et financiers (IRIAF); Laboratoire d'économie de Poitiers (LéP), université de Poitiers, Jun 2024, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les implications géo-économiques à long terme de la démographie japonaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème colloque de la Société Française des Études Japonaises (SFEJ)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFEJ – Société française des études japonaises; INALCO – Institut national des langues et civilisations orientales, Dec 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North Korea Deterrence Games: Financial Instability and Economic Uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morales Lucia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Population aging and migration in high-income countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oussama Ben Atta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy prices and geopolitical dynamics: Cui bono?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Morales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 27th International Euro-Asia Research Conference : Evolving Euro Asia Business Management. Changing Political and Economic Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universitat oberta de Catalunya, Nov 2023, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La guerre en Ukraine : quelle contagion sur les marchés financiers des PECO ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal detrended fluctuation analysis: evidence from 16 Central and Eastern European stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Atlas-AFMI, Résilience et management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, NICE, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03665436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifractal detrended fluctuation analysis : evidence from 16 Central and Eastern European stock markets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de recherche CRIEF-MOFIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03557319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques culturelles et marchés financiers : une comparaison entre le Japon, la Corée du sud et la Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème colloque de la Société Française d'Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock markets and cultural dimensions : a comparison between Japan, South Korea and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Colloque international Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Covid-19 and financial markets responses”, Panel – Covid19 and international business : change of era</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque EIBA Décembre 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Madrid, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03153034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un effet janvier sur les marchés des actions des pays d’Europe centrale et orientale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème conférence Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03106560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s stock long term analysis: a Japanese company impacted by the financial crisis, a major fraud scandal and its strategy in energy production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Barsac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’autre effet janvier dans les pays d’Europe centrale et orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison internationale d’indices islamiques et conventionnels sur des marchés d’actions : analyse de l’efficience faible et de la volatilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02133012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de l’effet lundi sur les marchés d’Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshiba’s market valuation in the midst of a long term turmoil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23st International Euro-Asia Research Conference "The Globalisation of Euro-Asian Management: Challenges, Risks and Opportunities"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une économie solidaire pouvant relever les défis locaux ? Le cas du projet Made In Local à Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque RIUESS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le marché des actions de Beyrouth est-il efficient ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake’s effects on electric power companies financial situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Euro-Asia Research Conference "Overcoming the limits to growth and human development: Managerial Challenges - Asian and European Perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Parma, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un indice de développement humain des entreprises (IDHE). Comparaison des sociétés du CAC40 et des groupes mutualistes et coopératifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4èmes Journées internationales de recherche – Gestion des entreprises sociales et solidaires (GESS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“(Ré-)ouverture des marchés d’actions et efficience : le cas des Bourses d’Europe Centrale et Orientale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad El Hajj</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PER and PBR in China : where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO’s stock behavior in the long run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Busan, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO après Fukushima : résistance ou résilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12ème Colloque de la SociétéFrançaise des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is crowdfunding challenging conventional financing? The case of French SMEs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO after Fukushima resistance or resilience?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th EU-Asia International Research Seminar "Asian Development, Institutional Change and Business Strategy in an unstable World Economy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’efficacité de la nouvelle recomposition du capital dans les keiretsu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Loulmet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atla-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Aix-en-provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Japanese stock market 3 years after Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Euro-Asie conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Yokohama, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima : quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque de la Société Française des Etudes Japonaises "Le Japon au XXIème siècle : dynamiques et mutations",</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01879846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities of the French banking groups facing the 2007-2012 crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Research Meeting in Business and Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives françaises dans la crise : l’occasion d’un retour aux valeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th CIRIEC International Research Conference on Social Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Anvers, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great East Japan Earthquake and the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Venise, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse comparée des caractéristiques économétriques de trois marchés des actions asiatiques : Chine, Inde et Japon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gupta Prateek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlas-AFMI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les étapes de l’assainissement du système bancaire chinois de 1998 à 2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mengwen Chen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées internationales du risque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Niort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidence of democracy among associates: the case of local general assemblies of French cooperative banks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative market valuation of family and non-family business in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Jaussaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amann Bruno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Hiroshima, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’évolution de l’expertise dans l’analyse du risque-pays</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PROPAS "Prospective et processus d'action stratégique"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Bourges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characteristics of the R&D expenses in the Japanese pharmaceutical industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th Euro-Asia conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Pau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contraintes de financement, système juridique et investissement des firmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiem Saidani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFC 5</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The valuation of R&D expenditures in Japan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikiharu Noma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Finance and Banking Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values in Contemporary International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge, 2025, 9781003541905</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05407649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Values in contemporary international business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Goxe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michaël Viegas-Pires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 216 p., 2025, Routledge Frontiers in the Development of International Business, Management and Marketing, 978-1-032-88988-7 (hardback) ; 978-1-032-89245-0 ; 978-1-003-54190-5 (eBook). </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003541905⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and Organizations. Challenges and Prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 266 p., 2024, 978-1-0326-9834-2 (Paperback) ; 978-1-0326-9549-5 (Hardback) ; 978-1-0326-9831-1 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05340321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalization and organizations – Challenges and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Davoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Furrer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 249 p., 2024, Frontiers in the Development of International Business Management, Marin Marinov; Svetlana Marinova, 978-1-0326-9549-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Firm Internationalization, Intangible Resources and Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Routledge. Routledge, pp.270, 2023, Routledge Frontiers in the Development of International Business, Management and Marketing, Marin Marinov &amp; Svetla Marinova, 9781032534381</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04173241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internationalisation : la mobilisation des ressources immatérielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marcon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2022, 978-2-311-41108-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03693709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déchiffrer la croissance économique de la Chine en transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaires de Pau et des Pays de l'Adour, 2022, 979-10-300-0798-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Economic Transition and International Business</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9780429317194. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9780429317194⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02513017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finance d'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Thibierge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludivine Chalençon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Etienne Palard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Koehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Plot-Vicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2018, 978-2311400113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01871488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Milliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2017, Ulrike Mayrhofer, 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanane Beddi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vuibert, 2017, 978-2-311-40397-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux défis du management international</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbone Valentina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lemaire Jean-Paul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gualino, 2013, 978-2-297-03845-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00958959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Dimension of Scientific Research: Impact on Development and Innovation in Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation of Logistics and Transportation in Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Nature Switzerland, pp.159-179, 2025, Palgrave Studies of Internationalization in Emerging Markets, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-032-01141-1_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05579164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Japan's Demographic Decline and its Geoeconomic Implications in the Long Run</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lucía Morales; Bernadette Andreosso-O'Callaghan; Daniel Rajmil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoeconomics of the Sustainable Development Goals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.247-261, 2025, Frontiers of Geoeconomics, Geopolitics and Sustainability, 978-1-032-65580-2 (hardback) ; 978-1-032-65584-0 (paperback) ; 978-1-032-65585-7 (eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marchés financiers sont-ils résilients ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Manager les résiliences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions EMS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.325-332, 2025, Questions de société, 978-2-38630-274-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05281587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uncertainty in the energy sector and evolving energy mix: a Europe-Asia comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Andréosso-O'Callaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucía Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Rajmil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernadette Andréosso-O’Callaghan; Daniel Rajmil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geopolitical uncertainty and international business. Shaping our Future World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar, 2024, New Horizons in International Business, 978-1-03532-540-5 (hardback) ; 978-1-03532-541-2 (eBook). </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781035325412.00012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle efficience pour les marchés des actions des pays d’Europe Centrale et Orientale ? Une analyse multifractale des fluctuations redressées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Boulerne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nadine Tournois; Philippe Véry. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international, résilience et éthique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.201-220, 2024, Collection Atlas AFMI, 978-2-311-41373-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04788673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 et marchés des actions : quelle résilience pour l’Afrique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Kamden; Suzane M. Apitsa. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’Afrique en transformation. Enjeux et défis du management durable en contextes de crise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, Management &amp; société, 2024, Collection Business Science Institute, 978-2-37687-935-0 (papier) ; 978-23-7687-936-7 (numérique)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04952820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité et risques financiers suite à une catastrophe naturelle – Le cas de Fukushima</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Audiffren; Valérie-Inés De La Ville. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’identification à l’acceptabilité sociale des risques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes (PUR)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-62, 2024, 978-2753-594012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques culturelles et marchés financiers en Asie du Nord-Est</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon pluriel. 14, Périphéries et centres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Philippe Picquier, pp.341-351, 2024, 978-2-8097-16498</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stock Markets and Cultural Dimensions: A Comparison Between Japan, South Korea and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asia-Europe Industrial Connectivity in Times of Crisis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.193-212, 2022, 9781786308627</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic policy and the Covid-19 crisis – The macroeconomic response in the US, Europe and East Asia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.61-81, 2021, 978-0-367-72137-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : stock markets responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Covid-19 and international business – change of era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.125-139, 2021, 978-0-367-62324-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03530307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">China looking for a new model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot; Sophie Nivoix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economic Transition and International Business Managing Through Change and Crises in the Global Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.63-84, 2019, 9780367321970</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02543447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TEPCO après Fukushima : résistance ou résilience ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">BOUVARD J., PATIN C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 12 - Autour de l’image : arts graphiques et culture visuelle au Japon : Actes du douzième colloque de la Société française des études japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.645-660, 2018, 978-2-8097-1393-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Great East Japan Earthquake’s Effects on Electric Power Companies’ Financial Situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian Nations and Multinationals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Palgrave MacMillan; Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.121-138, 2018, 978-3-030-00912-0. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-00913-7_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02515276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PER and PBR effect in China – Where do we stand ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China’s global political economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima en 2011: quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARTINE J., MALINAS D.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Japon au début du XXIe siècle : dynamiques et mutations. Actes du onzième colloque de la Société Française des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 11, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2017, Japon Pluriel, 978-2-8097-1226-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La catastrophe de Fukushima en 2011 : quelles conséquences financières et boursières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">MARTINE J., MALINAS D.-A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Japon Pluriel 11- Le Japon au début du XXIe siècle : dynamiques et mutations. Actes du onzième colloque de la Société Française des Etudes Japonaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Picquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.355-366, 2017, Sciences humaines Japon, 978-2-8097-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en quête d’un nouveau modèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yugang Guo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les organisations face aux transitions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.67-88, 2017, ISBN : 978-2-311-40478-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is crowdfunding sharia compliant?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima Zahra Ouchrif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Crowdfunding: Positive, Normative and Critical Theory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Emerald, pp.185-198, 2016, 9781785603150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les banques coopératives dans la crise : retour aux valeurs, méthode Coué ou alibi sociétal (social washing) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Caire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Glemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprises solidaires – L’économie sociale et solidaire en question(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.203-216, 2015, 978-2-7535-4017-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul W. Beamish - Les alliances internationales et la performance des joint ventures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les grands auteurs en management international</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, pp.160-179, 2014, 978-2-84769-631-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01069664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interests and limits of globalisation as an investment-creating process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The paradoxes of globalisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave McMillan, pp.312, 2010, 023027868X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intérêts et limites de la globalisation comme processus créateur d'investissement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eric Milliot et Nadine Tournois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les paradoxes de la globalisation des marchés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vuibert, pp.253-278, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00963658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The PBR and MVA factors in the Japanese stock market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evolving Corporate Structures and Cultures in Asia. The impact of globalization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE-Wiley, pp.119-132, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the PER effect exist in the Japanese market ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Economic Relations between Asia and Europe: Organization, Control, Trade and Investment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chandos publishing, pp.65-80, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00967179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valorisation par les flux : l'apport des liquidités disponibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nivoix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Université Nancy 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 1996NAN22009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01776679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId247"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253422v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050180v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Riahi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belhassine" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rajmil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25739638.2024.2380154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690248v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822261v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022098v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazahra Ouchrif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0015" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2023.2255549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085149v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085285v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikmen Laure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086408ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.303.0129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072647ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.160.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02617461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14666/2194-7759-8-2-004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Milliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063702ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.297.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2018.33.1.979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560914v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire Jean-Paul" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063701ar" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885279v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14665/1614-4007-24-2-005" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035590ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1537-1514/2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370735v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gupta" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.266.0075" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069648v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amann Bruno" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Saidani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.071.0037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.002.0105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959058v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jilani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959054v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Jahan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikiharu Noma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-629X.2010.00345.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMZ8LXLD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967150v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Briciu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967169v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100701765208" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.026.0052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loulmet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.015.0065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berdot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967191v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967188v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281601v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587409v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281613v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363666v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Andr&#233;osso-O'Callaghan" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morales Lucia" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363668v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Atta" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363670v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530316v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557319v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530323v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Ouchrif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144860v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144855v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144879v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144882v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144875v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Guo" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144901v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gupta Prateek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwen Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144932v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144935v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144937v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Viegas-Pires" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Values-in-Contemporary-International-Business/Goxe-Nivoix-Viegas-Pires/p/book/9781032889887" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003541905" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Internationalization-and-Organizations-Challenges-and-Prospects/Davoine-Furrer-Nivoix/p/book/9781032695495" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022152v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economic-Transition-and-International-Business-Managing-Through-Change/Milliot-Nivoix/p/book/9780367321970" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429317194" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibierge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Koehl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbone Valentina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113078v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579164v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01141-1_12" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788673v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952924v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Morales" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325412.00012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04401481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077082v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446850v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfej.asso.fr/?p=178" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515276v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-00913-7_8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00913-7_8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446963v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfej.asso.fr/?p=189" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560923v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349633v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN22009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050180v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Montassar Riahi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nivoix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Belhassine" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05253422v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Boulerne" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677118v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Rajmil" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/25739638.2024.2380154" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022098v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatimazahra Ouchrif" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.133.0015" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04822261v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04690248v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.320.0011" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04217439v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rey" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10402659.2023.2255549" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04811201v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085187v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085285v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04085149v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693716v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dikmen Laure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1086408ar" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106579v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.303.0129" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555607v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1072647ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106564v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Caire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vse.209.0112" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106573v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/bmi.160.9" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02617461v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14666/2194-7759-8-2-004" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454668v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Milliot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Lemaire" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063702ar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555589v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.114.0043" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02555596v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Hajj" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.297.0067" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11130/jei.2018.33.1.979" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885279v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14665/1614-4007-24-2-005" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560914v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Milliot" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lemaire Jean-Paul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1063701ar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01390041v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Glemain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1035590ar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01574152v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01573593v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/1537-1514/2016.08.002" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01885285v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaussaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069648v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amann Bruno" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370735v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prateek Gupta" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.266.0075" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069660v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiem Saidani" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nguyen" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.071.0037" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pstrat.002.0105" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959048v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959054v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959058v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Jilani" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959057v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959062v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Braconnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Dupuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;liane Jahan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Masne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959068v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikiharu Noma" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-629X.2010.00345.x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMZ8LXLD-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967169v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09603100701765208" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967157v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Briciu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967159v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Goyeau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967153v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.026.0052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967165v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967175v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Loulmet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967177v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.015.0065" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967174v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967182v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berdot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques L&#233;onard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967181v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967185v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967188v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967191v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967194v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roland-L&#233;vy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967199v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967200v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Boutron" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281613v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bing Xiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281601v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587409v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05587438v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281609v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952910v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363670v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363666v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Andr&#233;osso-O'Callaghan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morales Lucia" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363668v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Ben Atta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Morales" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03665436v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03557319v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530323v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530316v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03153034v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106560v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133007v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133020v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133012v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Ouchrif" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144855v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879840v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144860v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144858v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879839v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144870v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144882v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144875v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yugang Guo" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144887v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879843v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144906v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144901v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-01879846v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144891v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144908v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144919v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gupta Prateek" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144921v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengwen Chen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144932v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144931v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144926v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144937v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144941v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144935v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05407649v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Goxe" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Viegas-Pires" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113074v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Values-in-Contemporary-International-Business/Goxe-Nivoix-Viegas-Pires/p/book/9781032889887" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003541905" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05340321v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Davoine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Furrer" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Internationalization-and-Organizations-Challenges-and-Prospects/Davoine-Furrer-Nivoix/p/book/9781032695495" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522037v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marcon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693709v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022152v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02513017v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Economic-Transition-and-International-Business-Managing-Through-Change/Milliot-Nivoix/p/book/9780367321970" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9780429317194" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01871488v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Thibierge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Etienne Palard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Koehl" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Plot-Vicard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560937v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Beddi" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00958959v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carbone Valentina" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05579164v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01141-1_12" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05113078v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281587v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-ems.fr/boutique/manager-les-resiliences/" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952924v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Morales" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781035325412.00012" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04952820v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522054v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9983/de-l-identification-a-l-acceptabilite-sociale-des-risques" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04401481v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077082v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530314v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03530307v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543447v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446850v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfej.asso.fr/?p=178" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515276v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-00913-7_8" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00913-7_8" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144845v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560923v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfej.asso.fr/?p=189" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02446963v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560946v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349633v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349631v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01069664v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959066v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique P&#233;pin" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00963658v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pepin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967172v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967179v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01776679v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1996NAN22009" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>