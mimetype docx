--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -509,436 +509,436 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00960581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the nanotube intrinsic resistance across the tip-carbon nanotube-metal substrate junction by Atomic Force Microscopy</w:t>
+                <w:t xml:space="preserve">Multi-scale investigation of electronic transport and electromechanical behavior in carbon nanotubes materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maguy Dominiczak</w:t>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Larissa Otubo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+                <w:t xml:space="preserve">D. Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Volz</w:t>
+                <w:t xml:space="preserve">F. Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Volz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-335⟩</w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.2098-2104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00587572v1</w:t>
+                <w:t xml:space="preserve">hal-00626568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of electronic transport and electromechanical behavior in carbon nanotubes materials</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Houzé</w:t>
+                <w:t xml:space="preserve">Fretting behaviour of various intermetallic compounds in electrical contacts: Influence on reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Noël</w:t>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Volz</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 42, pp.2098-2104. </w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (9-10), pp.1515-1523. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00626568v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting behaviour of various intermetallic compounds in electrical contacts: Influence on reliability</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the nanotube intrinsic resistance across the tip-carbon nanotube-metal substrate junction by Atomic Force Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Correia</w:t>
+                <w:t xml:space="preserve">Maguy Dominiczak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larissa Otubo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.12.041⟩</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.335-347. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1556-276X-6-335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710605v1</w:t>
+                <w:t xml:space="preserve">halshs-00587572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of fluorinated lubricants on the friction modes of tin electrical contacts submitted to fretting</w:t>
               </w:r>
@@ -1198,319 +1198,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01022834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covalent grafting onto self-adhesive surfaces based on aryldiazonium salt seed layers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/B811299A⟩</w:t>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40, pp.802-805. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01056529v1</w:t>
+                <w:t xml:space="preserve">cea-01056595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+                <w:t xml:space="preserve">Covalent grafting onto self-adhesive surfaces based on aryldiazonium salt seed layers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xuan Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Bar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 40, pp.802-805. </w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 18, pp.5913-5920. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/sia.2775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/B811299A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01056595v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01056529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes/fluorinated polymers nanocomposite thin films for electrical contacts lubrication</w:t>
               </w:r>
@@ -1636,252 +1636,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01056610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Propriétés électriques et tribologiques de revêtements d'étain électrolytiques pour une application à la connectique</w:t>
+                <w:t xml:space="preserve">Grafting of bifunctional fluorinated polyether molecules on metallic surfaces: application to the protection of electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lécaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandra Correia</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galvano-organo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 38, pp.326-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/sia.2260⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320294v1</w:t>
+                <w:t xml:space="preserve">hal-00320290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of bifunctional fluorinated polyether molecules on metallic surfaces: application to the protection of electrical contacts</w:t>
+                <w:t xml:space="preserve">Propriétés électriques et tribologiques de revêtements d'étain électrolytiques pour une application à la connectique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lécaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Interface Analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Galvano-organo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.44-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320290v1</w:t>
+                <w:t xml:space="preserve">hal-00320294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrosion behaviour of gold surfaces protected with bonded perfluoro polyethers</w:t>
               </w:r>
@@ -2531,286 +2531,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in PFPE lubrication: application to tinned electrical contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lotierzo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 68th Holm Conference on Electrical Contacts (HOLM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lille, France. pp. 44-46</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04409401v1</w:t>
+                <w:t xml:space="preserve">hal-04128765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Ferreira</w:t>
+                <w:t xml:space="preserve">New developments in PFPE lubrication: application to tinned electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lotierzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 68th Holm Conference on Electrical Contacts (HOLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Seattle (USA), Washington, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04128765v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04409401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and tribological behaviour of gold/gold sliding contacts of the wire/ring type for slip ring applications</w:t>
               </w:r>
@@ -2924,152 +2924,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04207904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative sol gel coating for interconnexion systems</w:t>
+                <w:t xml:space="preserve">Innovative sol-gel coatings for corrosion protection of connector housings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Genet</w:t>
+                <w:t xml:space="preserve">Julien Acquadro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Hazougaghe</w:t>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Acquadro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie Gressier</w:t>
+                <w:t xml:space="preserve">Philippe Teste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOL-GEL 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">67th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Tampa, FL, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HLM54538.2022.9969778⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04445296v1</w:t>
+                <w:t xml:space="preserve">hal-03801186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative performance study of different conventional silver and hard silver-plating processes for connector applications</w:t>
               </w:r>
@@ -3174,536 +3183,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative sol-gel coatings for corrosion protection of connector housings</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Characterization of innovative sol-gel coatings by electrical and mechanical measurements by atomic force microscopy techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Acquadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Teste</w:t>
+                <w:t xml:space="preserve">Philippe Testé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">67th IEEE Holm Conference on Electrical Contacts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SOL-GEL 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03801186v1</w:t>
+                <w:t xml:space="preserve">hal-03843900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of innovative sol-gel coatings by electrical and mechanical measurements by atomic force microscopy techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
+                <w:t xml:space="preserve">Innovative sol gel coating for interconnexion systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Genet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiba Azougaghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Acquadro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Testé</w:t>
+                <w:t xml:space="preserve">Marie Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SOL-GEL 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843900v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04445296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durability of some asymmetrical contact pairs for connector application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compatibility of Gold, Palladium and hard Silver based plating systems for connector applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Fares Karam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Franchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Torrealba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Electrical Contacts - ICEC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t>
+              <w:t xml:space="preserve">, Jun 2021, online, Switzerland. pp.260-267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329862v1</w:t>
+                <w:t xml:space="preserve">hal-03329869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compatibility of Gold, Palladium and hard Silver based plating systems for connector applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Durability of some asymmetrical contact pairs for connector application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Torrealba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Fares Karam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Comte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International Conference on Electrical Contacts - ICEC 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2021, online, Switzerland. pp.260-267</w:t>
+              <w:t xml:space="preserve">, Jun 2021, online, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329869v1</w:t>
+                <w:t xml:space="preserve">hal-03329862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Fretting Behavior of Silver and Gold Flashed Palladium-nickel Dissimilar Coatings for Connectors</w:t>
               </w:r>
@@ -3849,51 +3849,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Kalashnyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4009,51 +4009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on Electrical Contacts Together with 64th IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Albuquerque, United States. pp.448 - 455, </w:t>
@@ -4117,64 +4117,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.109-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4260,51 +4260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on Electric Contacts (ICEC2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Edinburgh, United Kingdom. pp.225-230</w:t>
@@ -4333,51 +4333,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and structural mapping of friction induced defects in graphene layers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4595,661 +4595,661 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical characterization of graphene-like films at microscopic and macroscopic scale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+                <w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Chrétien</w:t>
+                <w:t xml:space="preserve">G. Anciaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Molinari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Holm 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, New Orleans, United States. pp.116-123</w:t>
+              <w:t xml:space="preserve">MMM 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099230v1</w:t>
+                <w:t xml:space="preserve">hal-01099232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-physical contact between elastic and elasto-plastic solids with fractal surfaces</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+                <w:t xml:space="preserve">Electrical behavior of golden automotive connectors under vibration tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Molinari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Brezard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MMM 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Berkeley, United States. pp.284</w:t>
+              <w:t xml:space="preserve">ICEC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.85 - 90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099232v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical behavior of golden automotive connectors under vibration tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederick Mballa Mballa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Cailletaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ETG Energietechnische Gesells. im VDE ITG Informationstechnische Gesells. im VDE, Jun 2014, Dresden, Germany. pp.85 - 90</w:t>
+              <w:t xml:space="preserve">MPMS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099235v1</w:t>
+                <w:t xml:space="preserve">hal-01099234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of electrical contacts</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vladislav Yastrebov</w:t>
+                <w:t xml:space="preserve">Electrical characterization of graphene-like films at microscopic and macroscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Dalla-Francesca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Vecchiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MPMS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSTA ParisTech, Oct 2014, Palaiseau, France</w:t>
+              <w:t xml:space="preserve">IEEE Holm 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, New Orleans, United States. pp.116-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099234v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An investigation of fretting wear behaviour of lubricated nickel coatings for electrical contacts application</w:t>
+                <w:t xml:space="preserve">Developments in functional surfaces for electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Portland, United States</w:t>
+              <w:t xml:space="preserve">59th Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.1-25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927016v1</w:t>
+                <w:t xml:space="preserve">hal-00927017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developments in functional surfaces for electrical contacts</w:t>
+                <w:t xml:space="preserve">An investigation of fretting wear behaviour of lubricated nickel coatings for electrical contacts application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59th Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Newport, United States. pp.1-25</w:t>
+              <w:t xml:space="preserve">WOM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00927017v1</w:t>
+                <w:t xml:space="preserve">hal-00927016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graphene films for corrosion protection of gold coated cuprous substrates in view of an application to electrical contacts</w:t>
               </w:r>
@@ -5471,390 +5471,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00778768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting Behavior of Nickel Coatings for Electrical Contact Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conductive-probe AFM characterization of graphene sheets chemically grafted on gold surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Hauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Baraton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Holm Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GRAPHITA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Assergi-Ligano, Italy. pp.PB1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710619v1</w:t>
+                <w:t xml:space="preserve">hal-00710616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting behaviour of various intermetallic compounds in electrical contacts : Influence on reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WOM 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Philadelphie, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conductive-probe AFM characterization of graphene sheets chemically grafted on gold surfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fanny Hauquier</w:t>
+                <w:t xml:space="preserve">Fretting Behavior of Nickel Coatings for Electrical Contact Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Laurat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAPHITA 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th IEEE Holm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Minneapolis, United States. pp.78-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2011.6034784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710616v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conduction properties of molecular ultra-thin layers in a nanocontact</w:t>
               </w:r>
@@ -6317,1878 +6317,1878 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microscopique de composés intermétalliques en relation avec leur comportement en fretting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Study of thin underlayers to hinder contact resistance increase due to intermetallic compound formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque 3M : Matériaux, Mécanique, Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saclay, France</w:t>
+              <w:t xml:space="preserve">55th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vancouver, Canada. pp. 153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445405v1</w:t>
+                <w:t xml:space="preserve">hal-00445406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thin underlayers to hinder contact resistance increase due to intermetallic compound formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude microscopique de composés intermétalliques en relation avec leur comportement en fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vancouver, Canada. pp. 153-159</w:t>
+              <w:t xml:space="preserve">4ème colloque 3M : Matériaux, Mécanique, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445406v1</w:t>
+                <w:t xml:space="preserve">hal-00445405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microscopic properties of tin intermetallic layers: influence on the performances of electrical contacts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Correia</w:t>
+                <w:t xml:space="preserve">Feasability of the detection of vibration induced faults in connectors by reflectometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Loëte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Olivas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Auzanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, St Malo, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351367v1</w:t>
+                <w:t xml:space="preserve">hal-00351379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting and lubricating nanocomposites thin films based on carbon nanotubes and fluorinated poly(methacrylate)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the mechanical and electrical properties of nanocomposite thin films by conducting probe AFM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Palacin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-MRS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351390v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00354298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the mechanical and electrical properties of nanocomposite thin films by conducting probe AFM</w:t>
+                <w:t xml:space="preserve">Effect of fluorinated lubricants on the deformation modes of tin electrical contacts submitted to fretting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Belakhdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Boccaletti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00354298v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fluorinated lubricants on the deformation modes of tin electrical contacts submitted to fretting</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Electrical contact reliability in a magnetic MEMS switch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Chiesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-C. Fourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">54th Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Orlando, United States. pp.145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351370v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feasability of the detection of vibration induced faults in connectors by reflectometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Loëte</w:t>
+                <w:t xml:space="preserve">Etude par AFM à pointe conductrice du comportement mécanique et électrique de films nanométriques greffés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">F. Auzanneau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, St Malo, France. pp.CD-ROM Proceedings</w:t>
+              <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351379v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical contact reliability in a magnetic MEMS switch</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of grafting properties of organic thin films for low level electrical contacts protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Orlando, United States. pp.145</w:t>
+              <w:t xml:space="preserve">54th IEEE Holm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Orlando, United States. pp.249</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351428v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude par AFM à pointe conductrice du comportement mécanique et électrique de films nanométriques greffés</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conducting and lubricating nanocomposites thin films based on carbon nanotubes and fluorinated poly(methacrylate)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Palacin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées de la Matière Condensée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Strasbourg, France. pp.0</w:t>
+              <w:t xml:space="preserve">E-MRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Strasbourg, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00351436v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00351390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of grafting properties of organic thin films for low level electrical contacts protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microscopic properties of tin intermetallic layers: influence on the performances of electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Viel</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">54th IEEE Holm Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Orlando, United States. pp.249</w:t>
+              <w:t xml:space="preserve">24 th Int. Conf. on Elec. Contacts ICEC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, St Malo, France. pp.CD-ROM Proceedings</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00351398v1</w:t>
+                <w:t xml:space="preserve">hal-00351367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electromechanical modelling of multilayer contacts in electrical connector</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribological properties comparison between fluorinated polymethacrylates and fluorinated diazonium salts thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ossart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contact Surface</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United Kingdom</w:t>
+              <w:t xml:space="preserve">17th International Vacuum Congress (IVC-17), 13th International Conference on Surface Science (ICSS-13), International Conference on Nanoscience and Technology (ICN+T2007)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320369v1</w:t>
+                <w:t xml:space="preserve">hal-00320377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite thin films for surface protection in electrical contact applications</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of the formation of hydrophobic surfaces obtained by electrochemical grafting of diazonium salts on gold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Balog</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Le Derf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sallé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">53rd IEEE Holm Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, United States. pp.160-166</w:t>
+              <w:t xml:space="preserve">58 th Annual meeting of the international society of electrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320371v1</w:t>
+                <w:t xml:space="preserve">hal-00320381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocomposite thin films for surface protection in electrical contact applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 07, 12th European Conf. on Appl. Surf. and Interf. Anal.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Belgium</w:t>
+              <w:t xml:space="preserve">53rd IEEE Holm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United States. pp.160-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320386v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tribological properties comparison between fluorinated polymethacrylates and fluorinated diazonium salts thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tribological and electrical study of Fluorinated Diazonium Films as dry lubricants for electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Balog</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">F. Le Derf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Vacuum Congress (IVC-17), 13th International Conference on Surface Science (ICSS-13), International Conference on Nanoscience and Technology (ICN+T2007)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Sweden</w:t>
+              <w:t xml:space="preserve">ECASIA 07, 12th European Conf. on Appl. Surf. and Interf. Anal.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320377v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the formation of hydrophobic surfaces obtained by electrochemical grafting of diazonium salts on gold</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electromechanical modelling of multilayer contacts in electrical connector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sallé</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Florence Ossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">58 th Annual meeting of the international society of electrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Canada</w:t>
+              <w:t xml:space="preserve">Contact Surface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320381v1</w:t>
+                <w:t xml:space="preserve">hal-00320369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electro-mechanical evaluation of multilayer platings for connectors : experiments and modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lécaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8220,273 +8220,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films minces nanocomposites à base de nanotubes de carbone et polymères fluorés pour la lubrification des contacts électriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical and tribological properties of tin plated copper alloy for electrical contact in relation to intermetallic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lécaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">52nd IEEE Holm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320332v1</w:t>
+                <w:t xml:space="preserve">hal-00320307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and tribological properties of tin plated copper alloy for electrical contact in relation to intermetallic growth</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Films minces nanocomposites à base de nanotubes de carbone et polymères fluorés pour la lubrification des contacts électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Holm Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320307v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes/fluorinated polymers nanocomposite thin films for electrical contacts lubrication</w:t>
               </w:r>
@@ -8524,51 +8524,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Palacin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOSS'24 (24th European Conference on Surface Science)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8632,64 +8632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Izard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chenevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on surface science ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
@@ -8712,243 +8712,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grafting of bifunctional fluorinated polyether molecules on metallic surfaces: application to the protection of electrical contacts</w:t>
+                <w:t xml:space="preserve">Multi-scale study of the electrical properties of organic layers grafted on gold surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lécaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Schneegans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tristani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECASIA 05</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Austria</w:t>
+              <w:t xml:space="preserve">51st IEEE Holm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320255v1</w:t>
+                <w:t xml:space="preserve">hal-00320254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale study of the electrical properties of organic layers grafted on gold surfaces</w:t>
+                <w:t xml:space="preserve">Grafting of bifunctional fluorinated polyether molecules on metallic surfaces: application to the protection of electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lécaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Tristani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51st IEEE Holm Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, United States</w:t>
+              <w:t xml:space="preserve">ECASIA 05</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320254v1</w:t>
+                <w:t xml:space="preserve">hal-00320255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new mixed organic layer for enhanced corrosion protection of electric contacts</w:t>
               </w:r>
@@ -9942,51 +9942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z9QPJV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895SF382-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587572v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dominiczak" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Otubo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-335" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38BD4DZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710605v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gendre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.12.041" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0XN75J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Belakhdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMXXH1TH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01022834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2008.2011915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056529v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tuan Le" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bar" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811299A" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W539R3ND-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056595v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2775" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57KWH1TL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.04.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD6FSVDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320294v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grosjean" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320290v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2260" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tristani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF6D6957F3974FE8AA126F3DFD33EAE38E974478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04445296v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Hazougaghe" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03851620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Franchini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torrealba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329862v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329869v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM49214.2020.9307847" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099235v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927017v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336594" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laurat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710619v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034784" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710621v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710616v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michelet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351367v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351390v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354298v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351370v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccaletti" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351379v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351428v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiesi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fourrier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grappe" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351436v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balog" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351398v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320371v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320386v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320377v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320381v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Izard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320307v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320255v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320254v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laffineur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mekhalif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delhalle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavezotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geribaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z9QPJV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895SF382-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38BD4DZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.12.041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0XN75J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dominiczak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Otubo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-335" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Belakhdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMXXH1TH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01022834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2008.2011915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2775" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57KWH1TL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tuan Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811299A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W539R3ND-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.04.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD6FSVDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grosjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tristani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF6D6957F3974FE8AA126F3DFD33EAE38E974478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03851620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Franchini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torrealba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04445296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azougaghe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM49214.2020.9307847" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099235v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336594" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laurat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034784" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michelet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccaletti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fourrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grappe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balog" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320307v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Izard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320255v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laffineur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mekhalif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delhalle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavezotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geribaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>