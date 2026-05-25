--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -509,302 +509,302 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-00960581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale investigation of electronic transport and electromechanical behavior in carbon nanotubes materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fretting behaviour of various intermetallic compounds in electrical contacts: Influence on reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mdarhri</w:t>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alamarguy</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.003⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 271 (9-10), pp.1515-1523. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.12.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00626568v1</w:t>
+                <w:t xml:space="preserve">hal-00710605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting behaviour of various intermetallic compounds in electrical contacts: Influence on reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Noël</w:t>
+                <w:t xml:space="preserve">Multi-scale investigation of electronic transport and electromechanical behavior in carbon nanotubes materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mdarhri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Correia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
+                <w:t xml:space="preserve">S. Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Gendre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">S. Volz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 271 (9-10), pp.1515-1523. </w:t>
+              <w:t xml:space="preserve">Composites Part B: Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 42, pp.2098-2104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2010.12.041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesb.2011.05.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710605v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00626568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the nanotube intrinsic resistance across the tip-carbon nanotube-metal substrate junction by Atomic Force Microscopy</w:t>
               </w:r>
@@ -1798,51 +1798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Grosjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Galvano-organo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.44-47</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2531,286 +2531,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corentin Ferreira</w:t>
+                <w:t xml:space="preserve">New developments in PFPE lubrication: application to tinned electrical contacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Houzé</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Lotierzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE 68th Holm Conference on Electrical Contacts (HOLM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Seattle (USA), Washington, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04128765v1</w:t>
+                <w:t xml:space="preserve">hal-04409401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New developments in PFPE lubrication: application to tinned electrical contacts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comportement électrique et tribologique des contacts glissants or/or d’un collecteur tournant type cil/bague</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard-Oudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Isard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Andrea Lotierzo</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Houzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE 68th Holm Conference on Electrical Contacts (HOLM)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34èmes Journées Internationales Francophones de Tribologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lille, France. pp. 44-46</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HOLM56075.2023.10352298⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04409401v1</w:t>
+                <w:t xml:space="preserve">hal-04128765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and tribological behaviour of gold/gold sliding contacts of the wire/ring type for slip ring applications</w:t>
               </w:r>
@@ -4130,51 +4130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Brézard-Oudot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Chrétien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2017 IEEE Holm Conference on Electrical Contacts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Denver, United States. pp.109-116, </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5596,265 +5596,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00710616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting behaviour of various intermetallic compounds in electrical contacts : Influence on reliability</w:t>
+                <w:t xml:space="preserve">Fretting Behavior of Nickel Coatings for Electrical Contact Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Brézard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">P. Gendre</w:t>
+                <w:t xml:space="preserve">P. Laurat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WOM 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">57th IEEE Holm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Minneapolis, United States. pp.78-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HOLM.2011.6034784⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710621v1</w:t>
+                <w:t xml:space="preserve">hal-00710619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fretting Behavior of Nickel Coatings for Electrical Contact Applications</w:t>
+                <w:t xml:space="preserve">Fretting behaviour of various intermetallic compounds in electrical contacts : Influence on reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Laurat</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Brézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">57th IEEE Holm Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">WOM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Philadelphie, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00710619v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical conduction properties of molecular ultra-thin layers in a nanocontact</w:t>
               </w:r>
@@ -6317,243 +6317,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00445400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of thin underlayers to hinder contact resistance increase due to intermetallic compound formation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude microscopique de composés intermétalliques en relation avec leur comportement en fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">55th IEEE Holm Conference on Electrical Contacts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Vancouver, Canada. pp. 153-159</w:t>
+              <w:t xml:space="preserve">4ème colloque 3M : Matériaux, Mécanique, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Saclay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445406v1</w:t>
+                <w:t xml:space="preserve">hal-00445405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude microscopique de composés intermétalliques en relation avec leur comportement en fretting</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Study of thin underlayers to hinder contact resistance increase due to intermetallic compound formation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque 3M : Matériaux, Mécanique, Microstructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Saclay, France</w:t>
+              <w:t xml:space="preserve">55th IEEE Holm Conference on Electrical Contacts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Vancouver, Canada. pp. 153-159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00445405v1</w:t>
+                <w:t xml:space="preserve">hal-00445406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasability of the detection of vibration induced faults in connectors by reflectometry</w:t>
               </w:r>
@@ -7389,51 +7389,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microscopic properties of tin intermetallic layers: influence on the performances of electrical contacts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8036,51 +8036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alamarguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact Surface</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8144,51 +8144,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lécaudé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Correia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8220,273 +8220,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00320373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical and tribological properties of tin plated copper alloy for electrical contact in relation to intermetallic growth</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Films minces nanocomposites à base de nanotubes de carbone et polymères fluorés pour la lubrification des contacts électriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alamarguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Chenevier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">52nd IEEE Holm Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Canada</w:t>
+              <w:t xml:space="preserve">Conférence Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00320307v1</w:t>
+                <w:t xml:space="preserve">hal-00320332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Films minces nanocomposites à base de nanotubes de carbone et polymères fluorés pour la lubrification des contacts électriques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrical and tribological properties of tin plated copper alloy for electrical contact in relation to intermetallic growth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Noël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lécaudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Correia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grosjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, France</w:t>
+              <w:t xml:space="preserve">52nd IEEE Holm Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00320332v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00320307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbon nanotubes/fluorinated polymers nanocomposite thin films for electrical contacts lubrication</w:t>
               </w:r>
@@ -8632,64 +8632,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Noël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Izard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chenevier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European conference on surface science ECOSS 24</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, France</w:t>
@@ -9942,51 +9942,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z9QPJV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895SF382-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626568v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38BD4DZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710605v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.12.041" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0XN75J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dominiczak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Otubo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-335" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Belakhdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMXXH1TH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01022834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2008.2011915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2775" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57KWH1TL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tuan Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811299A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W539R3ND-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.04.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD6FSVDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grosjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tristani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF6D6957F3974FE8AA126F3DFD33EAE38E974478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03851620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Franchini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torrealba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04445296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azougaghe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM49214.2020.9307847" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099235v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336594" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laurat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710621v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710619v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034784" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michelet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445406v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445405v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccaletti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fourrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grappe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balog" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320307v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Izard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320255v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laffineur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mekhalif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delhalle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavezotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geribaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279533v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Ferreira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Isard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie No&#235;l" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Houz&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1115/1.4070001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927008v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alamarguy" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gendre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2013.01.076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8Z9QPJV2-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00960581v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Hauquier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Filoramo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2011.10.152" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-895SF382-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710605v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Correia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gendre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2010.12.041" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z0XN75J1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626568v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mdarhri" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alamarguy" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Houz&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. No&#235;l" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Volz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2011.05.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-38BD4DZV-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00587572v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Dominiczak" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larissa Otubo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Volz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1556-276X-6-335" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554767v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Belakhdar" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Schneegans" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Bomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2009143" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-HMXXH1TH-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01022834v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Benedetto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAPT.2008.2011915" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056595v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Balog" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2775" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-57KWH1TL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xuan Tuan Le" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Bar" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/B811299A" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-W539R3ND-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01056610v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Izard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chenevier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.susc.2007.04.022" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SD6FSVDV-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole L&#233;caud&#233;" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.2260" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320294v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grosjean" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320159v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Bertoglio" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ruaut" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320157v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Meyer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tristani" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320154v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00249338v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Newton" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp3:1995153" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF6D6957F3974FE8AA126F3DFD33EAE38E974478/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-05225883v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Leblanc" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fares Karam" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Comte" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56222.2024.10768396" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04409401v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Lotierzo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352298" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04128765v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04207904v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM56075.2023.10352303" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03801186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Acquadro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chr&#233;tien" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Teste" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM54538.2022.9969778" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03851620v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Franchini" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Torrealba" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03843900v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Test&#233;" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04445296v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Genet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Azougaghe" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329869v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329862v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03329833v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLM49214.2020.9307847" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02154088v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Kalashnyk" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2019.8923847" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01944396v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2018.8611659" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02406814v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Br&#233;zard-Oudot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2017.8088072" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332540v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dalla-Francesca" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Brunel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01332589v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/holm.2016.7780010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01218663v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladislav Yastrebov" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Cailletaud" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Sorel Mballa-Mballa Mballa Mballa" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2015.7355130" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099232v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Anciaux" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederick Mballa Mballa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Molinari" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099235v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Brezard-Oudot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099234v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099230v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Vecchiola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927017v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927016v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778769v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Baraton" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2012.6336594" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00778768v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Laurat" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710616v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Viel" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710619v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laurat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HOLM.2011.6034784" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710621v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Br&#233;zard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00554771v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00806336v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Michelet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guinet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445401v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bai" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Mdarhri" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445400v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445405v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445406v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351379v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lo&#235;te" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Olivas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Auzanneau" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354298v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Palacin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351370v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boccaletti" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351428v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Chiesi" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Fourrier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Garnier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grappe" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351436v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Balog" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351398v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351390v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351367v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320377v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Derf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320381v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall&#233;" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320371v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320386v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320369v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ossart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320373v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Izard" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chenevier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320307v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320312v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320326v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320254v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320255v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320175v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laffineur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Mekhalif" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00320187v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delhalle" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Di Meo" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gavezotti" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Geribaldi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00098214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05294728v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04121443v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01093610v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01099345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>